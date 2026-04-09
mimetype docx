--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1432,295 +1432,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanometric NaYF4 as an Unconventional Support for Gold Catalysts for Oxidation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Morfin</w:t>
+                <w:t xml:space="preserve">V. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">P. Swamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5852-5861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123328v1</w:t>
+                <w:t xml:space="preserve">hal-02103045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric NaYF4 as an Unconventional Support for Gold Catalysts for Oxidation Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mendez</w:t>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Swamy</w:t>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Rousset</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.5852-5861. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103045v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pt particle size and reaction phase on the photocatalytic performances of ultradispersed Pt/TiO2 catalysts for hydrogen evolution</w:t>
               </w:r>
@@ -2934,51 +2934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,295 +3445,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in the CO oxidation and PROX performances of the platinum-group metals supported on ceria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.12.038⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (42), pp.28112-28120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00249d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172537v1</w:t>
+                <w:t xml:space="preserve">hal-01247201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in the CO oxidation and PROX performances of the platinum-group metals supported on ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Di Felice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (42), pp.28112-28120. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp00249d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.12.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247201v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 331, pp.210-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 311, pp.221-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4296,51 +4296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4385,269 +4385,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic and thermal characterisations of nanosized PdPt / Al2O3 for hydrogen detection</w:t>
+                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: synergistic effects towards oxidation reactions and influence of the surface composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+                <w:t xml:space="preserve">T. Déronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Passard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensors and Sensor Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.221-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082926v1</w:t>
+                <w:t xml:space="preserve">hal-00924341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: synergistic effects towards oxidation reactions and influence of the surface composition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic and thermal characterisations of nanosized PdPt / Al2O3 for hydrogen detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Hernandez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Déronzier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sensors and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Advanced functional materials for environmental monitoring and applications, 3, pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jsss-3-273-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924341v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the catalytic hydroconversion of cyclopentane over iridium and platinum single-crystal surfaces</w:t>
               </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.5287-5289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6344,51 +6344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138, pp.241-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6570,281 +6570,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective stilbene epoxidation over supported gold-based catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Studies on synthesis and characterization of Co3O4 powders for CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Volta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.1540-1545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184569v1</w:t>
+                <w:t xml:space="preserve">hal-00176974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on synthesis and characterization of Co3O4 powders for CO oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Berger</w:t>
+                <w:t xml:space="preserve">Stereoselective stilbene epoxidation over supported gold-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.186-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b610546g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176974v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the free-radical chain mechanism of gold-catalyzed hydrocarbon oxidation reactions in the liquid phase</w:t>
               </w:r>
@@ -6869,51 +6869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7011,51 +7011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7112,315 +7112,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of CO in H2 over highly loaded Au/ZrO2 catalysts obtained by direct oxidation of bulk alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
+                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257779v1</w:t>
+                <w:t xml:space="preserve">hal-00417533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of CO in H2 over highly loaded Au/ZrO2 catalysts obtained by direct oxidation of bulk alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arrii</w:t>
+                <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piccolo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.388-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417533v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
               </w:r>
@@ -7583,314 +7583,314 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chem. Comm., pp.388-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of CO on gold supported catalysts prepared by laser vaporization: direct evidence of support contribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic combustion of hydrogen for mitigating hydrogen risk in case of a severe accident in a nuclear power plant: study of catalysts poisoning in a representative atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.C. Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 126, pp.1199</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007355v1</w:t>
+                <w:t xml:space="preserve">hal-00007299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic combustion of hydrogen for mitigating hydrogen risk in case of a severe accident in a nuclear power plant: study of catalysts poisoning in a representative atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of CO on gold supported catalysts prepared by laser vaporization: direct evidence of support contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47, pp.47-58</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126, pp.1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007299v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8023,51 +8023,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
@@ -8102,97 +8102,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081752v1</w:t>
+                <w:t xml:space="preserve">hal-05234644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
@@ -8227,73 +8227,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234644v1</w:t>
+                <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
               </w:r>
@@ -8898,260 +8898,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Scognamiglio</w:t>
+                <w:t xml:space="preserve">Pt-doped Ti3C2Tx and Mo2Ti2C3Tx MXenes for catalytic hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUSAMEET, Advanced Materials for the Energy Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, L'Aquila, Italy</w:t>
+              <w:t xml:space="preserve">87th Annual Conference of the DPG and DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015569v1</w:t>
+                <w:t xml:space="preserve">hal-04521112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-doped Ti3C2Tx and Mo2Ti2C3Tx MXenes for catalytic hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yan</w:t>
+                <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scognamiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ivañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87th Annual Conference of the DPG and DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SUSAMEET, Advanced Materials for the Energy Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521112v1</w:t>
+                <w:t xml:space="preserve">hal-05015569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradispersed early transition metals supported on TiO2 as alternatives catalysts for CO2 hydrogenation</w:t>
               </w:r>
@@ -10035,51 +10035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
@@ -10229,64 +10229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sensor based on a delay path SAW transducer and a nanostructured catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo-Andres Perez Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10456,381 +10456,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chizallet</w:t>
+                <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
+              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808540v1</w:t>
+                <w:t xml:space="preserve">hal-01768965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zlotea</w:t>
+                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiuax 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926130v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
+                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Oumellal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
+              <w:t xml:space="preserve">Materiuax 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768965v1</w:t>
+                <w:t xml:space="preserve">hal-01926130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
               </w:r>
@@ -10842,64 +10842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sangnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10967,64 +10967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sangnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11105,51 +11105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11181,592 +11181,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konuspayeva Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Di Felice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kaftan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">EuropaCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235391v1</w:t>
+                <w:t xml:space="preserve">hal-01188601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Di Felice</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155274v1</w:t>
+                <w:t xml:space="preserve">hal-01155284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155345v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Postole</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155284v1</w:t>
+                <w:t xml:space="preserve">hal-01155274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">GECAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188601v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Pd Nanoalloys: Structure, Hydrogen Sorption and Surface Reactivity</w:t>
               </w:r>
@@ -12104,480 +12104,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New synthesis route and catalytic behaviour of nanoporous gold and gold-silver powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Déronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
+              <w:t xml:space="preserve">GECat 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872591v1</w:t>
+                <w:t xml:space="preserve">hal-00826233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Metal Nanoparticle in Single Crystal Hollow Zeolite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+                <w:t xml:space="preserve">Physicochemical and Surface Properties of Alumina Supported Bimetallic Pd-Sn and Pd-Ga Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Pattamakomsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, DIJON, France</w:t>
+              <w:t xml:space="preserve">JSI2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805102v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis route and catalytic behaviour of nanoporous gold and gold-silver powders.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Prakash</w:t>
+                <w:t xml:space="preserve">Single Metal Nanoparticle in Single Crystal Hollow Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
+              <w:t xml:space="preserve">GFZ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826233v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Surface Properties of Alumina Supported Bimetallic Pd-Sn and Pd-Ga Catalysts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782533v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Pd-Sn and Pd-Ga Catalysts for the Hydrogenation of 1,3-Butadiene</w:t>
               </w:r>
@@ -13115,103 +13115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of gold nanostructured catalysts for gas sensing applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Advances and Trends in Engineering Materials and their Applications - AES-ATEMA INTERNATIONAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.NC</w:t>
@@ -13234,168 +13234,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on carbon monoxide oxidation over gold-based catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtrise du risque hydrogène dans une centrale nucléaire en cas d'accident grave : combustion catalytique de l'hydrogène en conditions représentatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renouprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée sur la coopération scientifique IRSN-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Paul Lez Durances, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311829v1</w:t>
+                <w:t xml:space="preserve">hal-00273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence cinétique et operando de l'activité catalytique intrinsèque de l'or : oxydation de CO en présence d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13454,178 +13450,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCat 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise du risque hydrogène dans une centrale nucléaire en cas d'accident grave : combustion catalytique de l'hydrogène en conditions représentatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen effect on carbon monoxide oxidation over gold-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur la coopération scientifique IRSN-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Paul Lez Durances, Cadarache, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273490v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential oxidation of CO over Au/Al2O3 catalysts for fuel cell applications</w:t>
               </w:r>
@@ -13762,51 +13762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13838,51 +13838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00205362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of CO over naked gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
@@ -13917,97 +13917,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Catalysis (Conférence Paul Sabatier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ottrott, France</w:t>
+              <w:t xml:space="preserve">Europacat VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205423v1</w:t>
+                <w:t xml:space="preserve">hal-00205414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of CO over naked gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
@@ -14042,73 +14042,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">5th European Conference on Catalysis (Conférence Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottrott, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205414v1</w:t>
+                <w:t xml:space="preserve">hal-00205423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du H2 sur l'oxydation du CO catalysée par Au/Al2O3</w:t>
               </w:r>
@@ -14245,51 +14245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14366,51 +14366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 138 “Nanoalloys: from theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14554,1687 +14554,1687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d'or supportées pour l'époxydation d'alcènes en phase liquide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gajecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon,, France. pp.22 juin</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Louvain-La-Neuve, Belgium. 10-14 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101856v1</w:t>
+                <w:t xml:space="preserve">hal-00101272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101883v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Antion</w:t>
+                <w:t xml:space="preserve">Mécanismes radicalaires dans l'époxydation du stilbène catalysée par des nanoparticules d'or supportées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141863v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of carbon monoxide in hydrogen over gold based catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDECAT Conference Series "Catalysis for sustainable energy production"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5ème Forum JSPS (Japan Society for the Promotion of Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142195v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'activation, désactivation et promotion par l'hydrogène d'un catalyseur de référence Au/TiO2 en oxydation de CO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la morphologie du support sur la préparation et les propriétés catalytiques de Au/TiO2(/SiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 1er juin</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101667v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chemistry and catalytic oxidation by gold: CO oxidation and alkene epoxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international 'Demain..vers une chimie choisie'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. 25-26 septembre</w:t>
+              <w:t xml:space="preserve">Laboratoire des matériaux, surfaces et procédés pour la catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.02 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101902v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
+                <w:t xml:space="preserve">Structures et propriétés catalytiques de nanoparticules à base d'or produites par vaporisation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire des matériaux, surfaces et procédés pour la catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.02 juin</w:t>
+              <w:t xml:space="preserve">20èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.1-3 février</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101915v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et propriétés catalytiques de nanoparticules à base d'or produites par vaporisation laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France. pp.1-3 février</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101657v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la morphologie du support sur la préparation et les propriétés catalytiques de Au/TiO2(/SiO2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142138v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">Nanoparticules d'or supportées pour l'époxydation d'alcènes en phase liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon,, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142163v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes radicalaires dans l'époxydation du stilbène catalysée par des nanoparticules d'or supportées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of carbon monoxide in hydrogen over gold based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">IDECAT Conference Series "Catalysis for sustainable energy production"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142146v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes d'activation, désactivation et promotion par l'hydrogène d'un catalyseur de référence Au/TiO2 en oxydation de CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Forum JSPS (Japan Society for the Promotion of Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GECAT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 1er juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142186v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2 catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green chemistry and catalytic oxidation by gold: CO oxidation and alkene epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Louvain-La-Neuve, Belgium. 10-14 septembre</w:t>
+              <w:t xml:space="preserve">Symposium international 'Demain..vers une chimie choisie'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. 25-26 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101272v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys : application in the preferential oxidation of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16315,51 +16315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16453,51 +16453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Limerick, Ireland. 03-06 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16673,51 +16673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,51 +16768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une démarche qualité en recherche appliquée à l'ensemble du laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16876,77 +16876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2(/SiO2) catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gajecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17244,51 +17244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17350,523 +17350,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
+              <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013077v1</w:t>
+                <w:t xml:space="preserve">hal-00013953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013151v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013094v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Dolle</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
+              <w:t xml:space="preserve">GeCat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013953v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of H2 in gold-catalyzed CO oxidation</w:t>
               </w:r>
@@ -18003,77 +18003,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées OrNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 1 juillet</w:t>
@@ -18102,51 +18102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation sélective de CO sur des catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18266,64 +18266,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2003, 28/09/03 - 1/10/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18732,89 +18732,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Célérier</w:t>
+                <w:t xml:space="preserve">Critical effect of the titania phase on the CO2 hydrogenation performance of Mo/TiO2 catalysts: an operando study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18829,100 +18816,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695387v1</w:t>
+                <w:t xml:space="preserve">hal-04695384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of the titania phase on the CO2 hydrogenation performance of Mo/TiO2 catalysts: an operando study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18937,51 +18937,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695384v1</w:t>
+                <w:t xml:space="preserve">hal-04695387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-MgO/Al2O3 Dual Functional Material for CO2 Capture and Conversion</w:t>
               </w:r>
@@ -19101,51 +19101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19431,260 +19431,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and evaluation of single-atom gold catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Rousset</w:t>
+                <w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Piccolo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nguyen T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EFCATS-CNRS European Summer School, CatPrep2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Voguë, France</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369523v1</w:t>
+                <w:t xml:space="preserve">hal-01369475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Epicier</w:t>
+                <w:t xml:space="preserve">Preparation and evaluation of single-atom gold catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nguyen T.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd EFCATS-CNRS European Summer School, CatPrep2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369475v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
@@ -20588,51 +20588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Petrazzuoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis G Aviziotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Soussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP69P325-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinecke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornseiffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heidelberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT16-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Chaou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.08.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B9V6MW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deronzier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-345BJXSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Passard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-3-273-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;ronzier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44843f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinecke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sabroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meynet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.03.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1PQHQV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202105k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pattamakomsan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HRNJ4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NWZKWZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706131e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FT5HN18R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474608v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8S3ZXB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610546g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0ZNGJCBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Volta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rousset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413646b" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9ZTGQ9WB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007355v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007299v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo-Andres Perez Cortes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057934v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prakash" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Pattamakomsan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;lin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Prakash" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931509v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poovarawan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suriye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panpranot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801553v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273490v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renouprez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. March" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeyen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205414v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205098v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101856v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141863v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142195v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101657v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142138v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142146v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101272v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gajecki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142165v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141824v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142152v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011094v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110683v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115856v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Petrazzuoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00173" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis G Aviziotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Soussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP69P325-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinecke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornseiffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heidelberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT16-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Chaou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.08.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B9V6MW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deronzier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-345BJXSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;ronzier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Passard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-3-273-2014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44843f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinecke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sabroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meynet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.03.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1PQHQV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202105k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pattamakomsan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HRNJ4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NWZKWZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706131e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FT5HN18R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474608v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8S3ZXB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Volta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610546g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0ZNGJCBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413646b" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9ZTGQ9WB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo-Andres Perez Cortes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057934v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prakash" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782533v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Pattamakomsan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805102v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;lin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Prakash" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931509v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poovarawan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suriye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panpranot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801553v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renouprez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. March" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205414v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205098v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gajecki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142138v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101883v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142195v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142165v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141824v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142152v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011094v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110683v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115856v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>