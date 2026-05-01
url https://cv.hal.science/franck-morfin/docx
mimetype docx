--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1432,459 +1432,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric NaYF4 as an Unconventional Support for Gold Catalysts for Oxidation Reactions</w:t>
+                <w:t xml:space="preserve">Influence of Pt particle size and reaction phase on the photocatalytic performances of ultradispersed Pt/TiO2 catalysts for hydrogen evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 375 (---), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103045v1</w:t>
+                <w:t xml:space="preserve">hal-02306749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Nanometric NaYF4 as an Unconventional Support for Gold Catalysts for Oxidation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">V. Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Morfin</w:t>
+                <w:t xml:space="preserve">P. Swamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5852-5861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123328v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pt particle size and reaction phase on the photocatalytic performances of ultradispersed Pt/TiO2 catalysts for hydrogen evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic properties of Al13TM4 complex intermetallics: influence of the transition metal and the surface orientation on butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dessal</w:t>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinez</w:t>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maheu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 375 (---), pp.155-163. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2019.1608792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306749v1</w:t>
+                <w:t xml:space="preserve">hal-02123328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Single Pt Atoms on Alumina during CO Oxidation Monitored by Operando X-ray and Infrared Spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2902,290 +2902,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between hydrogen and ceria in Pt-catalyzed CO oxidation: An investigation on Pt-CeO2 catalysts synthesized by solution combustion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pellet photonic innovant gas sensor using catalysis and integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. S. Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.01.056⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222 (222), pp.133 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.07.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382687v1</w:t>
+                <w:t xml:space="preserve">hal-01191723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pellet photonic innovant gas sensor using catalysis and integrated photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergy between hydrogen and ceria in Pt-catalyzed CO oxidation: An investigation on Pt-CeO2 catalysts synthesized by solution combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.07.107⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01191723v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hollow Zeolite Single-Crystals Encapsulated Alloy Nanoparticles with Controlled Size and Composition</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Konuspayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,51 +3585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the CO oxidation and PROX performances of the platinum-group metals supported on ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 253, pp.106-114. </w:t>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 331, pp.210-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3842,855 +3842,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zlotea</w:t>
+                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: Synergistic effects toward oxidation reactions and influence of the surface composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073467v1</w:t>
+                <w:t xml:space="preserve">hal-01057449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: Synergistic effects toward oxidation reactions and influence of the surface composition</w:t>
+                <w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Deronzier</w:t>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (10-11), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057449v1</w:t>
+                <w:t xml:space="preserve">hal-01149237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Vilquin</w:t>
+                <w:t xml:space="preserve">Ultrastable iridium-ceria nanopowders synthesized in one step by solution combustion for catalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.19822-19832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta04820b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01149237v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable iridium-ceria nanopowders synthesized in one step by solution combustion for catalytic hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loridant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bosselet</w:t>
+                <w:t xml:space="preserve">N. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Burel</w:t>
+                <w:t xml:space="preserve">J. Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (46), pp.19822-19832. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.9955-9959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ta04820b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216441v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: synergistic effects towards oxidation reactions and influence of the surface composition.</w:t>
+                <w:t xml:space="preserve">Catalytic and thermal characterisations of nanosized PdPt / Al2O3 for hydrogen detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Déronzier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Morfin</w:t>
+                <w:t xml:space="preserve">Thomas Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Hernandez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sensors and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Advanced functional materials for environmental monitoring and applications, 3, pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jsss-3-273-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924341v1</w:t>
+                <w:t xml:space="preserve">hal-01082926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic and thermal characterisations of nanosized PdPt / Al2O3 for hydrogen detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: synergistic effects towards oxidation reactions and influence of the surface composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Déronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensors and Sensor Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.221-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082926v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the catalytic hydroconversion of cyclopentane over iridium and platinum single-crystal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,51 +4750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate size control of encapsulated gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,260 +4956,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying effect in the preferential oxidation of CO over Ir-Pd catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface study of the hydrogen-free or preferential oxidation of CO: Iridium vs. platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2, pp.2161-2168. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs3003325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866695v1</w:t>
+                <w:t xml:space="preserve">hal-00725767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface study of the hydrogen-free or preferential oxidation of CO: Iridium vs. platinum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoalloying effect in the preferential oxidation of CO over Ir-Pd catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2161-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs3003325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.02.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00725767v1</w:t>
+                <w:t xml:space="preserve">hal-00866695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the operation behaviour of a Passive Autocatalytic Recombiner (PAR) for hydrogen mitigation in realistic containment conditions during a severe Light Water nuclear Reactor (LWR) accident</w:t>
               </w:r>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure Nanoporous Gold Powder: Synthesis and Catalytic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,51 +5393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.5287-5289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6007,388 +6007,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over alumina-supported gold nanoparticles</w:t>
+                <w:t xml:space="preserve">H-2-induced promotion of CO oxidation over unsupported gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.11.011⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (1-2), pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474627v1</w:t>
+                <w:t xml:space="preserve">hal-00474628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-2-induced promotion of CO oxidation over unsupported gold</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over alumina-supported gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Daly</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. C. Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 138 (1-2), pp.43-49. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3-4), pp.195-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474628v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and associated catalytic properties of well-defined nanoparticles produced by laser vaporization of alloy rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138, pp.241-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,64 +6473,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138 (1-2), pp.50-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.186-188. </w:t>
@@ -6869,64 +6869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6985,77 +6985,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7112,564 +7112,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+                <w:t xml:space="preserve">C. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arrii</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Caps</w:t>
+                <w:t xml:space="preserve">S. Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 230, pp.476-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417533v1</w:t>
+                <w:t xml:space="preserve">hal-00013074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential oxidation of CO in H2 over highly loaded Au/ZrO2 catalysts obtained by direct oxidation of bulk alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.388-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 230, pp.476-483</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013074v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential oxidation of CO in H2 over highly loaded Au/ZrO2 catalysts obtained by direct oxidation of bulk alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chem. Comm., pp.388-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7768,90 +7768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of CO on gold supported catalysts prepared by laser vaporization: direct evidence of support contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126, pp.1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7902,691 +7902,691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
+                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marseglia</w:t>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tabaries</w:t>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prevot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shandong University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063659v1</w:t>
+                <w:t xml:space="preserve">hal-05075414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234644v1</w:t>
+                <w:t xml:space="preserve">hal-05082105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kharma</w:t>
+                <w:t xml:space="preserve">M. Marseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
+              <w:t xml:space="preserve">Shandong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081752v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Sustainable Energy and related Technologies (ICSET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lipari, Italy</w:t>
+              <w:t xml:space="preserve">EuropaCat 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082105v1</w:t>
+                <w:t xml:space="preserve">hal-05234644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075414v1</w:t>
+                <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8805,51 +8805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,64 +9245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9983,51 +9983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction-induced changes in structure and activity of supported platinum catalysts investigated in situ: from single atoms to clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10035,51 +10035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
@@ -10229,64 +10229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sensor based on a delay path SAW transducer and a nanostructured catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo-Andres Perez Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Hernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10456,700 +10456,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
+              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768965v1</w:t>
+                <w:t xml:space="preserve">hal-01808540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chizallet</w:t>
+                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
+              <w:t xml:space="preserve">Materiuax 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808540v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+                <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiuax 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926130v1</w:t>
+                <w:t xml:space="preserve">hal-01768965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO 2018, Fourth International Workshop on Metallic Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">GDR Nanoperando, premier colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916712v1</w:t>
+                <w:t xml:space="preserve">hal-01938868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanoperando, premier colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">MNO 2018, Fourth International Workshop on Metallic Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938868v1</w:t>
+                <w:t xml:space="preserve">hal-01916712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution of atomically dispersed platinum over alumina under adsorption and reaction conditions, and related CO oxidation performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11325,51 +11325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11414,359 +11414,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kaftan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235391v1</w:t>
+                <w:t xml:space="preserve">hal-01155274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
+              <w:t xml:space="preserve">GECAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155274v1</w:t>
+                <w:t xml:space="preserve">hal-01155345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155345v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Pd Nanoalloys: Structure, Hydrogen Sorption and Surface Reactivity</w:t>
               </w:r>
@@ -11890,51 +11890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Control of Metal Nanoparticles Encapsulated in Zeolite Single Crystals and Application to Size-selective Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12123,51 +12123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis route and catalytic behaviour of nanoporous gold and gold-silver powders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Déronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,51 +12369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Metal Nanoparticle in Single Crystal Hollow Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13033,51 +13033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the preferential oxidation of CO over Ir and Pt surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13115,103 +13115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of gold nanostructured catalysts for gas sensing applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Advances and Trends in Engineering Materials and their Applications - AES-ATEMA INTERNATIONAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.NC</w:t>
@@ -13387,64 +13387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13525,64 +13525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
@@ -13663,51 +13663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference in Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
@@ -13730,284 +13730,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of selectivity in the gold-catalyzed aerobic epoxidation of stilbene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Effet du H2 sur l'oxydation du CO catalysée par Au/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">GECAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205362v1</w:t>
+                <w:t xml:space="preserve">hal-00205244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of CO over naked gold nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Epoxydation aérobique du trans-stilbène sur Au/TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">GECAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205414v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of CO over naked gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
@@ -14021,396 +14021,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Catalysis (Conférence Paul Sabatier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ottrott, France</w:t>
+              <w:t xml:space="preserve">Europacat VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205423v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du H2 sur l'oxydation du CO catalysée par Au/Al2O3</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Catalysis (Conférence Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottrott, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205244v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxydation aérobique du trans-stilbène sur Au/TiO2</w:t>
+                <w:t xml:space="preserve">Origin of selectivity in the gold-catalyzed aerobic epoxidation of stilbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Europacat VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205098v1</w:t>
+                <w:t xml:space="preserve">hal-00205362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and associated catalytic properties of well-defined nanoparticles produced by laser vaporization of alloy rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 138 “Nanoalloys: from theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14487,51 +14487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPECTROCAT Summer School, Vibrational Spectroscopies for Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France</w:t>
@@ -14560,51 +14560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14698,77 +14698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14836,64 +14836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14918,51 +14918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15043,51 +15043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la morphologie du support sur la préparation et les propriétés catalytiques de Au/TiO2(/SiO2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15168,51 +15168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15293,90 +15293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures et propriétés catalytiques de nanoparticules à base d'or produites par vaporisation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marseille, France. pp.1-3 février</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15395,859 +15395,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Antion</w:t>
+                <w:t xml:space="preserve">Mécanismes d'activation, désactivation et promotion par l'hydrogène d'un catalyseur de référence Au/TiO2 en oxydation de CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">GECAT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 1er juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141863v1</w:t>
+                <w:t xml:space="preserve">hal-00101667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green chemistry and catalytic oxidation by gold: CO oxidation and alkene epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
+              <w:t xml:space="preserve">Symposium international 'Demain..vers une chimie choisie'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. 25-26 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101883v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d'or supportées pour l'époxydation d'alcènes en phase liquide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of carbon monoxide in hydrogen over gold based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon,, France. pp.22 juin</w:t>
+              <w:t xml:space="preserve">IDECAT Conference Series "Catalysis for sustainable energy production"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101856v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of carbon monoxide in hydrogen over gold based catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Preparation and characterization Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDECAT Conference Series "Catalysis for sustainable energy production"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142195v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'activation, désactivation et promotion par l'hydrogène d'un catalyseur de référence Au/TiO2 en oxydation de CO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 1er juin</w:t>
+              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101667v1</w:t>
+                <w:t xml:space="preserve">hal-00101883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chemistry and catalytic oxidation by gold: CO oxidation and alkene epoxidation</w:t>
+                <w:t xml:space="preserve">Nanoparticules d'or supportées pour l'époxydation d'alcènes en phase liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international 'Demain..vers une chimie choisie'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. 25-26 septembre</w:t>
+              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon,, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101902v1</w:t>
+                <w:t xml:space="preserve">hal-00101856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys : application in the preferential oxidation of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006, spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France. pp.29 mai - 02 juin</w:t>
@@ -16289,77 +16289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16401,51 +16401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the free radical chain mechanism of gold-catalyzed hydrocarbon oxidation reactions in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16453,51 +16453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Limerick, Ireland. 03-06 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16522,51 +16522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation reactions over gold-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16660,64 +16660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la réductibilité du support et de la taille des particules métalliques d'or pour une application PROX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16863,51 +16863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2(/SiO2) catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16981,51 +16981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes radicalaires dans l'auto-(ép)oxydation d'une oléfine substituée sur catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17132,77 +17132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Uzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -17244,51 +17244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17475,303 +17475,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013077v1</w:t>
+                <w:t xml:space="preserve">hal-00013151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">GeCat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013151v1</w:t>
+                <w:t xml:space="preserve">hal-00013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17779,124 +17783,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
+              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013094v1</w:t>
+                <w:t xml:space="preserve">hal-00013077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of H2 in gold-catalyzed CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17904,51 +17904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
@@ -18102,103 +18102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation sélective de CO sur des catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait-Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Matière Condensée, 30/08/04 - 3/09/04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
@@ -18227,103 +18227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO oxidation over gold catalysts prepared by laser vaporization: support and alloying effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2003, 28/09/03 - 1/10/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18380,103 +18380,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the performance of Pt/TiO2 catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Momentom International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
@@ -18505,51 +18505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-atom catalysts supported on N-doped carbon: influence of synthesis parameters on selective hydrogenation performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18613,77 +18613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing platinum efficiency in LOHC dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18732,76 +18732,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of the titania phase on the CO2 hydrogenation performance of Mo/TiO2 catalysts: an operando study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18816,113 +18829,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695384v1</w:t>
+                <w:t xml:space="preserve">hal-04695387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Célérier</w:t>
+                <w:t xml:space="preserve">Critical effect of the titania phase on the CO2 hydrogenation performance of Mo/TiO2 catalysts: an operando study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18937,51 +18937,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695387v1</w:t>
+                <w:t xml:space="preserve">hal-04695384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-MgO/Al2O3 Dual Functional Material for CO2 Capture and Conversion</w:t>
               </w:r>
@@ -19056,277 +19056,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les atomes isolés et les clusters de Pt supportés sur γ-Al2O3 en oxydation de CO : activité catalytique et hystérésis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dessal</w:t>
+                <w:t xml:space="preserve">Uncovering the 3D Structure of Combustion-Synthesized Noble Metal-Ceria Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mascunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiuax 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd Fundamentals and applications of cerium dioxide in catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926131v1</w:t>
+                <w:t xml:space="preserve">hal-01825036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the 3D Structure of Combustion-Synthesized Noble Metal-Ceria Nanocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Koneti</w:t>
+                <w:t xml:space="preserve">Comparaison entre les atomes isolés et les clusters de Pt supportés sur γ-Al2O3 en oxydation de CO : activité catalytique et hystérésis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mascunan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Fundamentals and applications of cerium dioxide in catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone Spain</w:t>
+              <w:t xml:space="preserve">Materiuax 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825036v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EXAFS study of hydrogen desorption from carbon-supported Rh nanoparticles</w:t>
               </w:r>
@@ -19450,51 +19450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19562,77 +19562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and evaluation of single-atom gold catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19683,51 +19683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19916,51 +19916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20024,51 +20024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Control of Metal Nanoparticles Encapsulated in Zeolite Single Crystals and Application to Size-Selective Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20207,51 +20207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.J1280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20588,51 +20588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Petrazzuoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00173" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis G Aviziotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Soussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP69P325-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinecke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornseiffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heidelberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT16-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Chaou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.08.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B9V6MW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deronzier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-345BJXSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;ronzier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Passard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-3-273-2014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44843f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinecke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sabroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meynet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.03.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1PQHQV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202105k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pattamakomsan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HRNJ4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NWZKWZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706131e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FT5HN18R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474608v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8S3ZXB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Volta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610546g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0ZNGJCBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413646b" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9ZTGQ9WB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo-Andres Perez Cortes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057934v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prakash" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782533v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Pattamakomsan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805102v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;lin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Prakash" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931509v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poovarawan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suriye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panpranot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801553v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renouprez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. March" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205414v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205098v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gajecki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142138v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141863v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101883v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142195v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142165v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141824v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142152v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011094v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110683v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115856v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Petrazzuoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis G Aviziotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Soussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP69P325-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinecke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornseiffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heidelberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT16-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Chaou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.08.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B9V6MW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deronzier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.12.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-345BJXSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Passard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-3-273-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;ronzier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44843f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinecke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sabroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meynet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.03.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1PQHQV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202105k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pattamakomsan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HRNJ4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NWZKWZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706131e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FT5HN18R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474608v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8S3ZXB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Volta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610546g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0ZNGJCBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413646b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9ZTGQ9WB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo-Andres Perez Cortes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057934v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prakash" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782533v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Pattamakomsan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805102v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;lin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Prakash" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931509v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poovarawan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suriye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panpranot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801553v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renouprez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. March" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205244v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205098v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205414v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205423v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gajecki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142138v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141863v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101883v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101856v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142165v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141824v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142152v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011094v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110683v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115856v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>