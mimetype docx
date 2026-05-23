--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -3842,570 +3842,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: Synergistic effects toward oxidation reactions and influence of the surface composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Deronzier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nelayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.9955-9959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057449v1</w:t>
+                <w:t xml:space="preserve">hal-01073467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t>
+                <w:t xml:space="preserve">Catalysis on nanoporous gold-silver systems: Synergistic effects toward oxidation reactions and influence of the surface composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nassreddine</w:t>
+                <w:t xml:space="preserve">T. Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 311, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149237v1</w:t>
+                <w:t xml:space="preserve">hal-01057449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastable iridium-ceria nanopowders synthesized in one step by solution combustion for catalytic hydrogen production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. S. Nguyen</w:t>
+                <w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Postole</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Burel</w:t>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta04820b⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (10-11), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216441v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying bulk-immiscible iridium and palladium inhibits hydride formation and promotes catalytic performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrastable iridium-ceria nanopowders synthesized in one step by solution combustion for catalytic hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. T. Nguyen</w:t>
+                <w:t xml:space="preserve">S. Loridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nelayah</w:t>
+                <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.9955-9959. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (46), pp.19822-19832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4nr02836h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4ta04820b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073467v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and thermal characterisations of nanosized PdPt / Al2O3 for hydrogen detection</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the catalytic hydroconversion of cyclopentane over iridium and platinum single-crystal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nassreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,51 +4750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate size control of encapsulated gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. W. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,260 +4956,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface study of the hydrogen-free or preferential oxidation of CO: Iridium vs. platinum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoalloying effect in the preferential oxidation of CO over Ir-Pd catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 189, pp.42-48. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2161-2168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cs3003325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725767v1</w:t>
+                <w:t xml:space="preserve">hal-00866695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoalloying effect in the preferential oxidation of CO over Ir-Pd catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface study of the hydrogen-free or preferential oxidation of CO: Iridium vs. platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs3003325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866695v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the operation behaviour of a Passive Autocatalytic Recombiner (PAR) for hydrogen mitigation in realistic containment conditions during a severe Light Water nuclear Reactor (LWR) accident</w:t>
               </w:r>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure Nanoporous Gold Powder: Synthesis and Catalytic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,349 +6007,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-2-induced promotion of CO oxidation over unsupported gold</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over alumina-supported gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Daly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3-4), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.04.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474628v1</w:t>
+                <w:t xml:space="preserve">hal-00474627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over alumina-supported gold nanoparticles</w:t>
+                <w:t xml:space="preserve">H-2-induced promotion of CO oxidation over unsupported gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 80 (3-4), pp.195-201. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (1-2), pp.43-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474627v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and associated catalytic properties of well-defined nanoparticles produced by laser vaporization of alloy rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6486,51 +6486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138 (1-2), pp.50-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6882,51 +6882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6985,51 +6985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7112,440 +7112,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rossignol</w:t>
+                <w:t xml:space="preserve">Cécile Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arrii</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">Sandrine Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 230, pp.476-483</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2005.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013074v1</w:t>
+                <w:t xml:space="preserve">hal-00417533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential oxidation of CO in H2 over highly loaded Au/ZrO2 catalysts obtained by direct oxidation of bulk alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.388-390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Caps</w:t>
+                <w:t xml:space="preserve">Selective oxidation of CO over model gold-based catalysts in the presence of H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 230 (2), pp. 476-483. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 230, pp.476-483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00417533v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential oxidation of CO in H2 over highly loaded Au/ZrO2 catalysts obtained by direct oxidation of bulk alloy</w:t>
               </w:r>
@@ -7570,106 +7570,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chem. Comm., pp.388-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b413646b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7768,51 +7768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of CO on gold supported catalysts prepared by laser vaporization: direct evidence of support contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,255 +7868,255 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (88)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
+                <w:t xml:space="preserve">Co-N-C single-atom catalysts: influence of pyrolysis temperature on metal dispersion and performance in CO2 electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marchenko</w:t>
+                <w:t xml:space="preserve">M. Marseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kharma</w:t>
+                <w:t xml:space="preserve">C. Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">GECat (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La Londe Les Maures (Cote D'Azure), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075414v1</w:t>
+                <w:t xml:space="preserve">hal-05624937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROGEN STORAGE IN LOHC: THE LATEST NEWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8144,91 +8144,91 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2025 International Youth Exchange Conference—International Youth Forum on Green and Low-Carbon Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tabaries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,139 +8243,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shandong University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient perhydrobenzyltoluene dehydrogenation on Pt/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Trondheim, Norway</w:t>
@@ -8404,103 +8404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen release from perhydrobenzyltoluene: role of the catalyst support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Catalysis 13th (ICEC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine, Italy</w:t>
@@ -8523,510 +8523,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Designing Pt/TiO2 catalysts for efficient dehydrogenation of perhydrobenzyltoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Momentom International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019741v1</w:t>
+                <w:t xml:space="preserve">hal-05075414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Scognamiglio</w:t>
+                <w:t xml:space="preserve">Status of hydrogen storage in LOHCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Smitkriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">4th Momentom International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081486v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ XPS investigation of MXene-based catalysts under reductive treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Yan</w:t>
+                <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scognamiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Bournel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ivañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ecully, France</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100365v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt-doped Ti3C2Tx and Mo2Ti2C3Tx MXenes for catalytic hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">In situ XPS investigation of MXene-based catalysts under reductive treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87th Annual Conference of the DPG and DPG Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521112v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhenium-based Dual Functional Materials for carbon capture and utilization</w:t>
               </w:r>
@@ -9051,64 +9068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ivañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUSAMEET, Advanced Materials for the Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, L'Aquila, Italy</w:t>
@@ -9131,1831 +9148,1814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultradispersed early transition metals supported on TiO2 as alternatives catalysts for CO2 hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Len</w:t>
+                <w:t xml:space="preserve">Pt-doped Ti3C2Tx and Mo2Ti2C3Tx MXenes for catalytic hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C1Chem, International Symposium on Catalytic Chemistry of C1 Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">87th Annual Conference of the DPG and DPG Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695382v1</w:t>
+                <w:t xml:space="preserve">hal-04521112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Batalha</w:t>
+                <w:t xml:space="preserve">Ultradispersed early transition metals supported on TiO2 as alternatives catalysts for CO2 hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
+              <w:t xml:space="preserve">C1Chem, International Symposium on Catalytic Chemistry of C1 Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967046v1</w:t>
+                <w:t xml:space="preserve">hal-04695382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-based catalysts for CO2 hydrogenation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Célérier</w:t>
+                <w:t xml:space="preserve">Designing an efficient Pt/TiO2 dehydrogenation catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">HYCELTEC 2024 (IX Symposium on Hydrogen, Fuel Cells and Advanced batteries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milazzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469988v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for butadiene hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">MXene-based catalysts for CO2 hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loupias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry Young Researchers summer workshop, Villeurbanne, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">15th European Congress on Catalysis, EUROPACAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265183v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MXene-supported Single-Atom and Nano Catalysts for 1,3-Butadiene Hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">MXene-supported single-atom and nano catalysts for butadiene hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT 3 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Green Chemistry Young Researchers summer workshop, Villeurbanne, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681078v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molybdenum and rhenium ultradispersed over titania as catalysts for carbon dioxide hydrogenation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MXene-supported Single-Atom and Nano Catalysts for 1,3-Butadiene Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Célerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT 3 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681174v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrogenation over ultradispersed Mo/TiO2 catalysts</w:t>
+                <w:t xml:space="preserve">Investigation of molybdenum and rhenium ultradispersed over titania as catalysts for carbon dioxide hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">FCCAT 3 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627911v1</w:t>
+                <w:t xml:space="preserve">hal-03681174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction-induced changes in structure and activity of supported platinum catalysts investigated in situ: from single atoms to clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2 hydrogenation over ultradispersed Mo/TiO2 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. L. Rousset</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GECat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349241v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: insights from operando X-ray Absorption Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Zlotea</w:t>
+                <w:t xml:space="preserve">Reaction-induced changes in structure and activity of supported platinum catalysts investigated in situ: from single atoms to clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Cluster Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070543v1</w:t>
+                <w:t xml:space="preserve">hal-03349241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sensor based on a delay path SAW transducer and a nanostructured catalyst</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of hydrogen absorption in supported Pd nanocatalysts during CO-PROX: insights from operando X-ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Meeting on Chemical Sensors - IMCS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Wien, Austria</w:t>
+              <w:t xml:space="preserve">SUM 2019, 14th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118666v1</w:t>
+                <w:t xml:space="preserve">hal-02070543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced catalytic activity of RhHx/C with respect to Rh/C investigated by operando XAS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen sensor based on a delay path SAW transducer and a nanostructured catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo-Andres Perez Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Hernandez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
+              <w:t xml:space="preserve">17th International Meeting on Chemical Sensors - IMCS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768988v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chizallet</w:t>
+                <w:t xml:space="preserve">Enhanced catalytic activity of RhHx/C with respect to Rh/C investigated by operando XAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
+              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808540v1</w:t>
+                <w:t xml:space="preserve">hal-01768988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+                <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiuax 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926130v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative thermal expansion in noble metal-based nanoparticles under gaseous atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM18, 13th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Gif-sur-Yvette France</w:t>
+              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768965v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Chizallet</w:t>
+                <w:t xml:space="preserve">Absorbed hydrogen enhances the catalytic hydrogenation activity of Rh-based nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Nanoperando, premier colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Materiuax 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938868v1</w:t>
+                <w:t xml:space="preserve">hal-01926130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
               </w:r>
@@ -10967,409 +10967,409 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sangnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNO 2018, Fourth International Workshop on Metallic Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">GDR Nanoperando, premier colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916712v1</w:t>
+                <w:t xml:space="preserve">hal-01938868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution of atomically dispersed platinum over alumina under adsorption and reaction conditions, and related CO oxidation performance</w:t>
+                <w:t xml:space="preserve">Atmosphere-dependent stability, mobility and CO oxidation performance of Pt single atoms and clusters on γ-alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t>
+              <w:t xml:space="preserve">MNO 2018, Fourth International Workshop on Metallic Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586629v1</w:t>
+                <w:t xml:space="preserve">hal-01916712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Di Felice</w:t>
+                <w:t xml:space="preserve">Dynamic evolution of atomically dispersed platinum over alumina under adsorption and reaction conditions, and related CO oxidation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">Europacat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188601v1</w:t>
+                <w:t xml:space="preserve">hal-01586629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11384,2630 +11384,2647 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konuspayeva Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Di Felice</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">EuropaCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155274v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaftan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
+              <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155345v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metal-dependent versatility of the oxidation state and related co oxidation performance of noble metal nanoparticles in interaction with ceria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+                <w:t xml:space="preserve">Au-Rh and Au-Pd nanocatalysts supported on rutile titania nanorods: structure and chemical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Konuspayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kaftan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action CM1104 "Reducible oxide chemistry, structure and functions", WG3 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">GECat2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235391v1</w:t>
+                <w:t xml:space="preserve">hal-01155274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir-Pd Nanoalloys: Structure, Hydrogen Sorption and Surface Reactivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the partner oxide on the catalytic properties of Au/CexZr1-x highly loaded gold catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoalliages 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">GECAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165297v1</w:t>
+                <w:t xml:space="preserve">hal-01155345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Control of Metal Nanoparticles Encapsulated in Zeolite Single Crystals and Application to Size-selective Hydrogenation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+                <w:t xml:space="preserve">Ir-Pd Nanoalloys: Structure, Hydrogen Sorption and Surface Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlotea C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelayah J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricolleau C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Zeolite Association Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nanoalliages 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057934v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Postole</w:t>
+                <w:t xml:space="preserve">Size Control of Metal Nanoparticles Encapsulated in Zeolite Single Crystals and Application to Size-selective Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Applications of Cerium Dioxide in Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Udine, Italy</w:t>
+              <w:t xml:space="preserve">British Zeolite Association Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058131v1</w:t>
+                <w:t xml:space="preserve">hal-01057934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New synthesis route and catalytic behaviour of nanoporous gold and gold-silver powders.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Prakash</w:t>
+                <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rousset</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Applications of Cerium Dioxide in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826233v1</w:t>
+                <w:t xml:space="preserve">hal-01058131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Surface Properties of Alumina Supported Bimetallic Pd-Sn and Pd-Ga Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Ehret</w:t>
+                <w:t xml:space="preserve">Single Metal Nanoparticle in Single Crystal Hollow Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">GFZ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782533v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Metal Nanoparticle in Single Crystal Hollow Zeolite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+                <w:t xml:space="preserve">New synthesis route and catalytic behaviour of nanoporous gold and gold-silver powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Déronzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, DIJON, France</w:t>
+              <w:t xml:space="preserve">GECat 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agde (34), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805102v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical and Surface Properties of Alumina Supported Bimetallic Pd-Sn and Pd-Ga Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Pattamakomsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
+              <w:t xml:space="preserve">JSI2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872591v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic Pd-Sn and Pd-Ga Catalysts for the Hydrogenation of 1,3-Butadiene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931391v1</w:t>
+                <w:t xml:space="preserve">hal-00872591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Nanoparticle(s) in Single Crystal Hollow Zeolite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+                <w:t xml:space="preserve">Bimetallic Pd-Sn and Pd-Ga Catalysts for the Hydrogenation of 1,3-Butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pattamakomsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">http://www.europacatlyon2013.fr/en/home.html</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859775v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the Presence of Nanometer WOx Species in WO3/SiO2 Catalysts for the Metathesis Reaction. [+ Affiche]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aouine</w:t>
+                <w:t xml:space="preserve">Metal Nanoparticle(s) in Single Crystal Hollow Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Panpranot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+              <w:t xml:space="preserve">http://www.europacatlyon2013.fr/en/home.html</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931509v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the Presence of Nanometer WOx Species in WO3/SiO2 Catalysts for the Metathesis Reaction. [+ Affiche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poovarawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suriye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panpranot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872590v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the preferential oxidation of CO over Ir and Pt surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a versatile surface reactor and use in catalytic CO oxidation and hydrocarbon conversion on noble metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on surface science (ECOSS-29)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECASIA 13, 15th European Conference on Applications of Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739599v1</w:t>
+                <w:t xml:space="preserve">hal-00872590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of gold nanostructured catalysts for gas sensing applications.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of the preferential oxidation of CO over Ir and Pt surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nassreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Advances and Trends in Engineering Materials and their Applications - AES-ATEMA INTERNATIONAL CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.NC</w:t>
+              <w:t xml:space="preserve">European conference on surface science (ECOSS-29)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801553v1</w:t>
+                <w:t xml:space="preserve">hal-00739599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise du risque hydrogène dans une centrale nucléaire en cas d'accident grave : combustion catalytique de l'hydrogène en conditions représentatives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizations of gold nanostructured catalysts for gas sensing applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur la coopération scientifique IRSN-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint Paul Lez Durances, Cadarache, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Advances and Trends in Engineering Materials and their Applications - AES-ATEMA INTERNATIONAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Toronto, Canada. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273490v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence cinétique et operando de l'activité catalytique intrinsèque de l'or : oxydation de CO en présence d'hydrogène</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtrise du risque hydrogène dans une centrale nucléaire en cas d'accident grave : combustion catalytique de l'hydrogène en conditions représentatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renouprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée sur la coopération scientifique IRSN-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint Paul Lez Durances, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274333v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on carbon monoxide oxidation over gold-based catalysts</w:t>
+                <w:t xml:space="preserve">Mise en évidence cinétique et operando de l'activité catalytique intrinsèque de l'or : oxydation de CO en présence d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. C. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GeCat 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311829v1</w:t>
+                <w:t xml:space="preserve">hal-00274333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of CO over Au/Al2O3 catalysts for fuel cell applications</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on carbon monoxide oxidation over gold-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">F. C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference in Environmental Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308712v1</w:t>
+                <w:t xml:space="preserve">hal-00311829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du H2 sur l'oxydation du CO catalysée par Au/Al2O3</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of CO over Au/Al2O3 catalysts for fuel cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">5th International Conference in Environmental Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00205244v1</w:t>
+                <w:t xml:space="preserve">hal-00308712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxydation aérobique du trans-stilbène sur Au/TiO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Preferential oxidation of CO over naked gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Europacat VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205098v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of CO over naked gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
@@ -14021,3636 +14038,3619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">5th European Conference on Catalysis (Conférence Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottrott, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205414v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen effect on the preferential oxidation of carbon monoxide over gold nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Origin of selectivity in the gold-catalyzed aerobic epoxidation of stilbene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Catalysis (Conférence Paul Sabatier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ottrott, France</w:t>
+              <w:t xml:space="preserve">Europacat VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205423v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of selectivity in the gold-catalyzed aerobic epoxidation of stilbene</w:t>
+                <w:t xml:space="preserve">Epoxydation aérobique du trans-stilbène sur Au/TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland</w:t>
+              <w:t xml:space="preserve">GECAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00205362v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and associated catalytic properties of well-defined nanoparticles produced by laser vaporization of alloy rods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">Effet du H2 sur l'oxydation du CO catalysée par Au/Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Avenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 138 “Nanoalloys: from theory to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">GECAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206182v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00205244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of hydrogen on the gold-catalysed oxidation of CO: a DRIFTS-MS study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Structures and associated catalytic properties of well-defined nanoparticles produced by laser vaporization of alloy rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTROCAT Summer School, Vibrational Spectroscopies for Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 138 “Nanoalloys: from theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207708v1</w:t>
+                <w:t xml:space="preserve">hal-00206182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2 catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">The effect of hydrogen on the gold-catalysed oxidation of CO: a DRIFTS-MS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Louvain-La-Neuve, Belgium. 10-14 septembre</w:t>
+              <w:t xml:space="preserve">SPECTROCAT Summer School, Vibrational Spectroscopies for Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101272v1</w:t>
+                <w:t xml:space="preserve">hal-00207708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Laboratoire des matériaux, surfaces et procédés pour la catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.02 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142163v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes radicalaires dans l'époxydation du stilbène catalysée par des nanoparticules d'or supportées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Lignier</w:t>
+                <w:t xml:space="preserve">Structures et propriétés catalytiques de nanoparticules à base d'or produites par vaporisation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France. pp.1-3 février</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142146v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Influence de la morphologie du support sur la préparation et les propriétés catalytiques de Au/TiO2(/SiO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Forum JSPS (Japan Society for the Promotion of Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142186v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la morphologie du support sur la préparation et les propriétés catalytiques de Au/TiO2(/SiO2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142138v1</w:t>
+                <w:t xml:space="preserve">hal-00142163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions d'oxydations sur catalyseurs à base d'or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Mécanismes radicalaires dans l'époxydation du stilbène catalysée par des nanoparticules d'or supportées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire des matériaux, surfaces et procédés pour la catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.02 juin</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101915v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures et propriétés catalytiques de nanoparticules à base d'or produites par vaporisation laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Catalytic oxidation by gold and green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France. pp.1-3 février</w:t>
+              <w:t xml:space="preserve">5ème Forum JSPS (Japan Society for the Promotion of Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101657v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'activation, désactivation et promotion par l'hydrogène d'un catalyseur de référence Au/TiO2 en oxydation de CO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gajecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 1er juin</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Louvain-La-Neuve, Belgium. 10-14 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101667v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chemistry and catalytic oxidation by gold: CO oxidation and alkene epoxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential oxidation of carbon monoxide in hydrogen over gold based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international 'Demain..vers une chimie choisie'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. 25-26 septembre</w:t>
+              <w:t xml:space="preserve">IDECAT Conference Series "Catalysis for sustainable energy production"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101902v1</w:t>
+                <w:t xml:space="preserve">hal-00142195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential oxidation of carbon monoxide in hydrogen over gold based catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Preparation and characterization Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDECAT Conference Series "Catalysis for sustainable energy production"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142195v1</w:t>
+                <w:t xml:space="preserve">hal-00141863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Antion</w:t>
+                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141863v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Nanoparticules d'or supportées pour l'époxydation d'alcènes en phase liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangematin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.22 juin</w:t>
+              <w:t xml:space="preserve">, 2006, Lyon,, France. pp.22 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101883v1</w:t>
+                <w:t xml:space="preserve">hal-00101856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules d'or supportées pour l'époxydation d'alcènes en phase liquide</w:t>
+                <w:t xml:space="preserve">Green chemistry and catalytic oxidation by gold: CO oxidation and alkene epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC, section Rhône-Alpes, Journée de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon,, France. pp.22 juin</w:t>
+              <w:t xml:space="preserve">Symposium international 'Demain..vers une chimie choisie'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. 25-26 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101856v1</w:t>
+                <w:t xml:space="preserve">hal-00101902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterisation of Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys : application in the preferential oxidation of CO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Antion</w:t>
+                <w:t xml:space="preserve">Mécanismes d'activation, désactivation et promotion par l'hydrogène d'un catalyseur de référence Au/TiO2 en oxydation de CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006, spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France. pp.29 mai - 02 juin</w:t>
+              <w:t xml:space="preserve">GECAT 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 1er juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101672v1</w:t>
+                <w:t xml:space="preserve">hal-00101667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterisation of Au/CeO2 and Au/CeO2/ZrO2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys : application in the preferential oxidation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Limerick, Ireland. 03-06 septembre</w:t>
+              <w:t xml:space="preserve">E-MRS 2006, spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France. pp.29 mai - 02 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101888v1</w:t>
+                <w:t xml:space="preserve">hal-00101672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the free radical chain mechanism of gold-catalyzed hydrocarbon oxidation reactions in the liquid phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of activation, deactivation and hydrogen-induced promotion of a Au/TiO2 reference catalyst in CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Limerick, Ireland. 03-06 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101862v1</w:t>
+                <w:t xml:space="preserve">hal-00101888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation reactions over gold-based catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Insight into the free radical chain mechanism of gold-catalyzed hydrocarbon oxidation reactions in the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDECAT Conference Series 'Catalysis for Renewables'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rolduc, Netherlands. pp.16-18 mai</w:t>
+              <w:t xml:space="preserve">Gold2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Limerick, Ireland. 03-06 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101874v1</w:t>
+                <w:t xml:space="preserve">hal-00101862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la réductibilité du support et de la taille des particules métalliques d'or pour une application PROX</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Oxidation reactions over gold-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">IDECAT Conference Series 'Catalysis for Renewables'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rolduc, Netherlands. pp.16-18 mai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142165v1</w:t>
+                <w:t xml:space="preserve">hal-00101874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une démarche qualité en recherche appliquée à l'ensemble du laboratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Farrusseng</w:t>
+                <w:t xml:space="preserve">Effet de la réductibilité du support et de la taille des particules métalliques d'or pour une application PROX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème école inter-organismes : Qualité en Recherche et en Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142192v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2(/SiO2) catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'une démarche qualité en recherche appliquée à l'ensemble du laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.127-134</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème école inter-organismes : Qualité en Recherche et en Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141824v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes radicalaires dans l'auto-(ép)oxydation d'une oléfine substituée sur catalyseurs à base d'or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Effect of the titania morphology on the preparation of Au/TiO2(/SiO2) catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Morfin</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gajecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 01 juin</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101877v1</w:t>
+                <w:t xml:space="preserve">hal-00141824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quinet</w:t>
+                <w:t xml:space="preserve">Mécanismes radicalaires dans l'auto-(ép)oxydation d'une oléfine substituée sur catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Gecat 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mittelwihr, France. pp.29 mai - 01 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142152v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">Oxydation sélective du monoxyde de carbone en présence d'hydrogène sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388396v1</w:t>
+                <w:t xml:space="preserve">hal-00142152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Dolle</w:t>
+                <w:t xml:space="preserve">Preparation and characterization Au/CeO_2 and Au/CeO_2 /ZrO_2 catalysts obtained by low temperature oxidation of binary and ternary gold alloys: application in the preferential oxidation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Antion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
+              <w:t xml:space="preserve">EMRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013953v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
+                <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Rousset</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013151v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17667,115 +17667,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeCat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
+              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013094v1</w:t>
+                <w:t xml:space="preserve">hal-00013077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrogène : un promoteur d'oxydation du CO sur des catalyseurs à base d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17792,499 +17788,628 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ait Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique Or-Nano, 'Les nanoparticules d'or: une approche interdisciplinaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
+              <w:t xml:space="preserve">GeCat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 Mai - 02 Juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013077v1</w:t>
+                <w:t xml:space="preserve">hal-00013094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of H2 in gold-catalyzed CO oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Impact de l'absorption d'hydrogène sur la cinétique réactionnelle : la réaction H2+O2 sur Pd-Au (111) et Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europacat VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013093v1</w:t>
+                <w:t xml:space="preserve">hal-00013151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effect of H2 in gold-catalyzed CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Dolle</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées OrNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 1 juillet</w:t>
+              <w:t xml:space="preserve">Europacat VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sofia, Bulgaria. 28 août - 01 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013954v1</w:t>
+                <w:t xml:space="preserve">hal-00013093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation sélective de CO sur des catalyseurs à base d'or</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Caps</w:t>
+                <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Matière Condensée, 30/08/04 - 3/09/04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées OrNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 1 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011116v1</w:t>
+                <w:t xml:space="preserve">hal-00013954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oxydation sélective de CO sur des catalyseurs à base d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait-Chaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Matière Condensée, 30/08/04 - 3/09/04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00011116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CO oxidation over gold catalysts prepared by laser vaporization: support and alloying effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18312,51 +18437,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2003, 28/09/03 - 1/10/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18366,203 +18491,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the performance of Pt/TiO2 catalysts in the dehydrogenation of perhydrobenzyltoluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Momentom International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-atom catalysts supported on N-doped carbon: influence of synthesis parameters on selective hydrogenation performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18577,244 +18702,231 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing platinum efficiency in LOHC dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smitkriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Célérier</w:t>
+                <w:t xml:space="preserve">Critical effect of the titania phase on the CO2 hydrogenation performance of Mo/TiO2 catalysts: an operando study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18823,106 +18935,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695387v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of the titania phase on the CO2 hydrogenation performance of Mo/TiO2 catalysts: an operando study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">Mo2Ti2C3TX MXene performance in catalytic CO2 hydrogenation and its promotion with single Pt atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loupias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18931,87 +19056,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695384v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-MgO/Al2O3 Dual Functional Material for CO2 Capture and Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ivañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19026,323 +19151,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ICC - International Congress on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the 3D Structure of Combustion-Synthesized Noble Metal-Ceria Nanocatalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Koneti</w:t>
+                <w:t xml:space="preserve">Comparaison entre les atomes isolés et les clusters de Pt supportés sur γ-Al2O3 en oxydation de CO : activité catalytique et hystérésis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Mascunan</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Fundamentals and applications of cerium dioxide in catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone Spain</w:t>
+              <w:t xml:space="preserve">Materiuax 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825036v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les atomes isolés et les clusters de Pt supportés sur γ-Al2O3 en oxydation de CO : activité catalytique et hystérésis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dessal</w:t>
+                <w:t xml:space="preserve">Uncovering the 3D Structure of Combustion-Synthesized Noble Metal-Ceria Nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mascunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiuax 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd Fundamentals and applications of cerium dioxide in catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926131v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ EXAFS study of hydrogen desorption from carbon-supported Rh nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19401,198 +19526,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Hydrogen-Metal Systems, Boston (USA) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tomography analysis of Pt/CeO2 catalyst powders synthesized by solution combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nguyen T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and evaluation of single-atom gold catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19601,133 +19726,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EFCATS-CNRS European Summer School, CatPrep2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19742,225 +19867,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuropaCat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando DRIFTS and mass spectrometry of CO oxidation on Pt- and Rh- CeO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kollhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Libuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">114th General Assembly of the German Bunsen Society for Physical Chemistry, Bunsentagung 2015, Ruhr-Universität</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bochum (RUB), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution combustion synthesis of noble metal-loaded ceria catalysts and application to hydrogen production and purification for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19975,100 +20100,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd General Meeting of the COST Action CM1104, “Reducible Oxide Chemistry, Structure and Function”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Control of Metal Nanoparticles Encapsulated in Zeolite Single Crystals and Application to Size-Selective Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20100,51 +20225,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International FEZA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20154,130 +20279,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse hétérogène pour les nouvelles énergies - Vers des carburants renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.J1280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20287,161 +20412,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of thymidine kinase from acyclovir-resistant and -susceptible herpes simplex virus type 1 isolated from bone marrow transplant recipients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Souillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId467"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20588,51 +20713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Petrazzuoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis G Aviziotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Soussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP69P325-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinecke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornseiffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heidelberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT16-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Chaou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.08.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B9V6MW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057449v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deronzier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.12.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-345BJXSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Passard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-3-273-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;ronzier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44843f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinecke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sabroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meynet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.03.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1PQHQV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202105k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pattamakomsan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HRNJ4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NWZKWZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706131e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FT5HN18R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474608v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8S3ZXB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Volta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610546g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0ZNGJCBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rousset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413646b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9ZTGQ9WB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo-Andres Perez Cortes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057934v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prakash" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782533v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Pattamakomsan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805102v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931391v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;lin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Prakash" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859775v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931509v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poovarawan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suriye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panpranot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801553v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273490v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renouprez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. March" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeyen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308712v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205244v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205098v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205414v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205423v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101272v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gajecki" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142138v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101657v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142195v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141863v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101883v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101856v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101672v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142165v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141824v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142152v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011094v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110683v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115856v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scognamiglio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Checa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ivanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liatard&#8208;juvenelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cecen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naitabdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c05779" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pappa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadrane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kust" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta08097e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Marchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Kharma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dessal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02184" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr00994c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Len" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cardenas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1gc01761f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Len" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA12174F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c03464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouchy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Petrazzuoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.05.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103045v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Swamy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rousset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2019.1608792" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166659v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b00903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02142310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01641D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blondeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cy00522b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huchede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2017.09.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.04.047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.06.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis G Aviziotis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duguet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Soussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heggen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700692" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Konety" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mascunan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201701474" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazingue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Passard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goujon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.07.107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LSL9L4T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.01.056" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201600058" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP69P325-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reinecke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dornseiffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heidelberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT16-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konuspayeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Felice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00249d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172537v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Chaou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.08.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B9V6MW9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr02836h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deronzier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-345BJXSC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loridant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta04820b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazingue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Passard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Hernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-3-273-2014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924341v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#233;ronzier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.10.015" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aquino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc44843f" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Piccolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818669" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs3003325" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.02.046" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP1LXC62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725765v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Payot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Reinecke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Sabroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meynet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.03.042" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1PQHQV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm202105k" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pattamakomsan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.10.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6HRNJ4C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardotti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031733" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.02.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2B674X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463195v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diehl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.09.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37N0CSN9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caps" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NWZKWZV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Daly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. C. Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.042" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZWX78JD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706131e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FT5HN18R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474608v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lignier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangematin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.04.026" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV8S3ZXB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176974v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Volta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610546g" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0ZNGJCBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184568v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.02.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ0LS69-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022463v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2006.02.012" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBG504DR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417533v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arrii" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piccolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2005.01.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7QHQNH5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ait Chaou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b413646b" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9ZTGQ9WB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013074v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Chaou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007299v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sabroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624937v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marseglia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tabaries" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchenko" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kharma" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Batalha" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234644v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075414v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019741v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ji" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smitkriti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iva&#241;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100365v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695382v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967046v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469988v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265183v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Sall" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loupias" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;lerier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627911v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo-Andres Perez Cortes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808540v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sangnier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chizallet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938868v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916712v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188601v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konuspayeva Z." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235391v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaftan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155274v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Felice" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlotea C." TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelayah J." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricolleau C." TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057934v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058131v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805102v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prakash" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Pattamakomsan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872591v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931391v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;lin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Prakash" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859775v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931509v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poovarawan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suriye" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panpranot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872590v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801553v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273490v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renouprez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. March" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeyen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274333v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311829v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205414v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205362v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205098v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205244v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207708v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101915v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101657v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142138v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouguet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142163v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142146v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142186v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101272v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gajecki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142195v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141863v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antion" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101883v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101856v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101902v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101667v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101888v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101862v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101874v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142165v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142192v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141824v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101877v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clair" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388396v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Antion" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013077v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013094v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013151v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013093v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011116v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011094v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019742v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695388v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649131v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695384v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695387v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695383v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926131v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825036v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Nguyen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mascunan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769019v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369475v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Epicier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen T." TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369523v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piccolo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188606v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369805v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kollhoff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Libuda" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-S. Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110683v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134573v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurenti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115856v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souillet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bilger" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ooka" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>