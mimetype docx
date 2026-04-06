--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -162,377 +162,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-to-gene coordinated regulation of transcription and alternative splicing by 3D chromatin remodeling upon NF-κB activation</w:t>
+                <w:t xml:space="preserve">Peculiar transcriptional reprogramming with functional impairment of dendritic cells upon exposure to transformed HTLV-1-infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marie</w:t>
+                <w:t xml:space="preserve">Auriane Carcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matéo Bazire</w:t>
+                <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ladet</w:t>
+                <w:t xml:space="preserve">Sandrine Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamya Ben Ameur</w:t>
+                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Chahar</w:t>
+                <w:t xml:space="preserve">Chloé Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (4), pp.1527-1543. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04830003v1</w:t>
+                <w:t xml:space="preserve">hal-04743334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar transcriptional reprogramming with functional impairment of dendritic cells upon exposure to transformed HTLV-1-infected cells</w:t>
+                <w:t xml:space="preserve">Gene-to-gene coordinated regulation of transcription and alternative splicing by 3D chromatin remodeling upon NF-κB activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Carcone</w:t>
+                <w:t xml:space="preserve">Paul Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Mortreux</w:t>
+                <w:t xml:space="preserve">Matéo Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Alais</w:t>
+                <w:t xml:space="preserve">Julien Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
+                <w:t xml:space="preserve">Lamya Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Journo</w:t>
+                <w:t xml:space="preserve">Sanjay Chahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012555. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (4), pp.1527-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743334v2</w:t>
+                <w:t xml:space="preserve">inserm-04830003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of tolerogenicity following a molecular dialogue between HTLV-1-infected T cells and dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Carcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Square - Preprint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -609,64 +609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (14), pp.7580-7601. </w:t>
@@ -698,295 +698,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic impact of ABCA3 expression in adult and pediatric acute myeloid leukemia: an ALFA-ELAM02 joint study</w:t>
+                <w:t xml:space="preserve">The endogenous HBZ interactome in ATL leukemic cells reveals an unprecedented complexity of host interacting partners involved in RNA splicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Ceraulo</w:t>
+                <w:t xml:space="preserve">Mariam Shallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lapillonne</w:t>
+                <w:t xml:space="preserve">Tiziana Alberio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyling Cheok</w:t>
+                <w:t xml:space="preserve">Mauro Fasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Preudhomme</w:t>
+                <w:t xml:space="preserve">Maria Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dombret</w:t>
+                <w:t xml:space="preserve">Ilaria Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (9), pp.2773-2777. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (14), pp.7580-7601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.939863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541112v1</w:t>
+                <w:t xml:space="preserve">hal-04880270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endogenous HBZ interactome in ATL leukemic cells reveals an unprecedented complexity of host interacting partners involved in RNA splicing</w:t>
+                <w:t xml:space="preserve">Prognostic impact of ABCA3 expression in adult and pediatric acute myeloid leukemia: an ALFA-ELAM02 joint study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Shallak</w:t>
+                <w:t xml:space="preserve">Antony Ceraulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Alberio</w:t>
+                <w:t xml:space="preserve">Hélène Lapillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Fasano</w:t>
+                <w:t xml:space="preserve">Meyling Cheok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Monti</w:t>
+                <w:t xml:space="preserve">Claude Preudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Iacobucci</w:t>
+                <w:t xml:space="preserve">Hervé Dombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (14), pp.7580-7601. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.2773-2777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.939863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880270v1</w:t>
+                <w:t xml:space="preserve">hal-04541112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA helicase-dependent gene looping impacts messenger RNA processing</w:t>
               </w:r>
@@ -1234,252 +1234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ARN circulaires, acteurs et biomarqueurs dans le cancer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intragenic recruitment of NF-κB drives splicing modifications upon activation by the oncogene Tax of HTLV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Thénoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020165⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16853-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880284v1</w:t>
+                <w:t xml:space="preserve">inserm-02877333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenic recruitment of NF-κB drives splicing modifications upon activation by the oncogene Tax of HTLV-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ARN circulaires, acteurs et biomarqueurs dans le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.3045. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.935-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16853-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02877333v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An miRNA–DNMT1 Axis Is Involved in Azacitidine Resistance and Predicts Survival in Higher-Risk Myelodysplastic Syndrome and Low Blast Count Acute Myeloid Leukemia</w:t>
               </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wattel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2673,307 +2673,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal expansion of HTLV-1 positive CD8+ cells relies on cIAP-2 but not on c-FLIP expression.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly active antiretroviral treatment against STLV-1 infection combining reverse transcriptase and HDAC inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Legras</w:t>
+                <w:t xml:space="preserve">Philippe V Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lachuer</w:t>
+                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Wierinckx</w:t>
+                <w:t xml:space="preserve">Frédéric Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.07.023⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (19), pp.3802-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-02-270751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00530129v1</w:t>
+                <w:t xml:space="preserve">pasteur-00507417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active antiretroviral treatment against STLV-1 infection combining reverse transcriptase and HDAC inhibitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonal expansion of HTLV-1 positive CD8+ cells relies on cIAP-2 but not on c-FLIP expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe V Afonso</w:t>
+                <w:t xml:space="preserve">Catherine Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Mortreux</w:t>
+                <w:t xml:space="preserve">Joël Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Toulza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moriceau</w:t>
+                <w:t xml:space="preserve">Anne Wierinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (2), pp.341-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-02-270751⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00507417v1</w:t>
+                <w:t xml:space="preserve">pasteur-00530129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax gene expression and cell cycling but not cell death are selected during HTLV-1 infection in vivo.</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic mutation in human T-cell leukemia virus type 1 provirus and flanking cellular sequences during clonal expansion in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3683,51 +3683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830003v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Bazire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Ben Ameur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Chahar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743334v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Carcone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mortreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012555" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4413764/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vindry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapillonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyling Cheok" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Preudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dombret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Shallak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Alberio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.939863" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Terrone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Th&#233;noz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16853-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Solly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminetou Mint Mohamed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-2304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouzes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ghez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thenoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pinatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3564" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale El Idrissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wattel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-32-64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maisonobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2012.12.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6793C9V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pomier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rabaaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Guedj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.048348-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poncet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachuer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.07.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLD6Q262-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00507417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toulza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moriceau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-02-270751" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeannin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zandecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delfau-Larue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leclercq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Gabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westhof" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/93.5.367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-P1KRKVG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Clerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743334v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Carcone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mortreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012555" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Bazire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Ben Ameur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Chahar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4413764/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vindry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Shallak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Alberio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.939863" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapillonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyling Cheok" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Preudhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dombret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Terrone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Th&#233;noz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16853-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Solly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminetou Mint Mohamed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-2304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouzes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ghez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thenoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pinatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3564" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale El Idrissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wattel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-32-64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maisonobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2012.12.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6793C9V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pomier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rabaaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Guedj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.048348-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poncet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00507417v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toulza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moriceau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-02-270751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachuer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLD6Q262-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeannin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zandecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delfau-Larue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leclercq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Gabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westhof" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/93.5.367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-P1KRKVG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Clerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>