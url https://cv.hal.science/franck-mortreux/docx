--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -1234,252 +1234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intragenic recruitment of NF-κB drives splicing modifications upon activation by the oncogene Tax of HTLV-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ARN circulaires, acteurs et biomarqueurs dans le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16853-x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.935-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02877333v1</w:t>
+                <w:t xml:space="preserve">hal-04880284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ARN circulaires, acteurs et biomarqueurs dans le cancer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intragenic recruitment of NF-κB drives splicing modifications upon activation by the oncogene Tax of HTLV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Thénoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (10), pp.935-938. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16853-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880284v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02877333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An miRNA–DNMT1 Axis Is Involved in Azacitidine Resistance and Predicts Survival in Higher-Risk Myelodysplastic Syndrome and Low Blast Count Acute Myeloid Leukemia</w:t>
               </w:r>
@@ -1697,73 +1697,85 @@
               <w:t xml:space="preserve">Leukemia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56, pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TET2 exon 2 skipping is an independent favorable prognostic factor for cytogenetically normal acute myelogenous leukemia (AML)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminetou Mint Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1832,1547 +1844,1559 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (1), pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.leukres.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult T-Cell Leukemia/Lymphoma in a Caucasian Patient After Sexual Transmission of Human T-Cell Lymphotropic Virus Type 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Brouzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ghez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (2), pp.ofv032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofv032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-1 bZIP Factor HBZ Promotes Cell Proliferation and Genetic Instability by Activating OncomiRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Thenoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pinatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (21), pp.6082-6093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-3564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cause-specific telomere factors deregulation in hepatocellular carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manale El Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wattel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-9966-32-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00869683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-1-associated inflammatory myopathies: low proviral load and moderate inflammation in 13 patients from West Indies and West Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Desrames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Aouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (1), pp.70-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2012.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiretroviral therapy promotes an inflammatory-like pattern of human T-cell lymphotropic virus type 1 (HTLV-1) replication in human immunodeficiency virus type 1/HTLV-1 co-infected individuals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rabaaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couppié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam El Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (Pt 4), pp.753-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/vir.0.048348-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00861805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere deregulations possess cytogenetic, phenotype, and prognostic specificities in acute leukemias.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Galia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (2), pp.195-202.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exphem.2010.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly active antiretroviral treatment against STLV-1 infection combining reverse transcriptase and HDAC inhibitors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe V Afonso</w:t>
+                <w:t xml:space="preserve">Clonal expansion of HTLV-1 positive CD8+ cells relies on cIAP-2 but not on c-FLIP expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Mortreux</w:t>
+                <w:t xml:space="preserve">Catherine Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Toulza</w:t>
+                <w:t xml:space="preserve">Joël Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Moriceau</w:t>
+                <w:t xml:space="preserve">Anne Wierinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 116 (19), pp.3802-8. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407 (2), pp.341-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-02-270751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00507417v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00530129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal expansion of HTLV-1 positive CD8+ cells relies on cIAP-2 but not on c-FLIP expression.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly active antiretroviral treatment against STLV-1 infection combining reverse transcriptase and HDAC inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Lachuer</w:t>
+                <w:t xml:space="preserve">Philippe V Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Wierinckx</w:t>
+                <w:t xml:space="preserve">Mourad Mekaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mortreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.07.023⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (19), pp.3802-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-02-270751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00530129v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00507417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax gene expression and cell cycling but not cell death are selected during HTLV-1 infection in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zandecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Delfau-Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-7-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00488306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell dynamics and immune response to BLV infection: a unifying model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becca Asquith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Boxus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Burteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12, pp.1520-1531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic mutation in human T-cell leukemia virus type 1 provirus and flanking cellular sequences during clonal expansion in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCI: Journal of the National Cancer Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 93 (5), pp.367-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnci/93.5.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,161 +3406,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MYCN oncoprotein and helicases DDX17 and DDX5 have opposite effects on the production of chimeric transcripts in neuroblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Valat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fontrodona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matéo Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04830027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3683,51 +3707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743334v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Carcone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mortreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012555" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Bazire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Ben Ameur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Chahar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4413764/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vindry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Shallak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Alberio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.939863" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapillonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyling Cheok" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Preudhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dombret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Terrone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Th&#233;noz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16853-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020165" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Solly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminetou Mint Mohamed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-2304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouzes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ghez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thenoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pinatel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3564" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale El Idrissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wattel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-32-64" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maisonobe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2012.12.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6793C9V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pomier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rabaaoui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Guedj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.048348-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poncet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.10.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00507417v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toulza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moriceau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-02-270751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachuer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.07.023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLD6Q262-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeannin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zandecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delfau-Larue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-17" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leclercq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Gabet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westhof" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/93.5.367" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-P1KRKVG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Clerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743334v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Carcone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mortreux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012555" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Bazire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ladet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Ben Ameur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Chahar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dutartre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4413764/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vindry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Shallak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Alberio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Fasano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Iacobucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.939863" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ceraulo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapillonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyling Cheok" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Preudhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dombret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842696v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Terrone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Valat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontrodona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020165" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02877333v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Th&#233;noz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16853-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Solly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Koering" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminetou Mint Mohamed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maucort-Boulch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-16-2304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boissel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2017.01.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC1P6TML-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouzes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ghez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofv032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thenoz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pinatel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gessain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-3564" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00869683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manale El Idrissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wattel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-9966-32-64" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maisonobe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desrames" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2012.12.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6793C9V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pomier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rabaaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouliquen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couppi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam El Guedj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.048348-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capraro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poncet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Galia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2010.10.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00530129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lachuer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wierinckx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.07.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLD6Q262-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00507417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mekaouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Toulza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moriceau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-02-270751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeannin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zandecki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delfau-Larue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becca Asquith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boxus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Burteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117199v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leclercq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Gabet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Westhof" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/93.5.367" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-P1KRKVG8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Clerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>