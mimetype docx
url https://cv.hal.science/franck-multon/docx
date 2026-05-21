--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -66,8607 +66,8850 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STAPS : anatomie, physiologie, neurosciences et biomécanique - 2eme Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Horrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782294785535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STAPS : anatomie, physiologie, neurosciences et biomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Horrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Masson, 2018, 9782294752674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Articulated Neural Fields to multiple identities and poses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Implicit Shape Avatar Generalization across Pose and Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Regateiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGA 2025 - Next Generation Avatar Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2025 - 46th Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Londres, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20251049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978097v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Shape Avatar Generalization across Pose and Identity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Generative Articulated Neural Fields to multiple identities and poses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Regateiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2025 - 46th Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NGA 2025 - Next Generation Avatar Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quentin Avril; Ludovic Hoyet; Franck Multon; Victoria Abrevaya, Mar 2025, Saint-Malo, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095715v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do people perceive changes in physical bounce model for virtual racket interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Saint-Auret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAP 2025 - ACM Symposium on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vancouver (BC), Canada. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3736702.3744355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIPIG: Neural Implicit Avatar Conditioned on Human Pose, Identity and Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Regateiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVMP 2025 - 22nd ACM SIGGRAPH European Conference on Visual Media Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Londres, United Kingdom. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3756863.3769702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of introducing sparse inertial Measurement Units in Computer Vision-Based Motion Capture Systems for Ergonomic Postural Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE 2025 - 16th International Conference on Applied Human Factors and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Orlando, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54941/ahfe1006571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoTransfer: Generalizable Few-Shot Multi-view Reconstruction via Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhendu Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision – ECCV 2024 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Milan, Italy. pp.252-269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92387-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two Qwan ki do punching techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Failler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Massoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of Marker Augmenter Learning Models on a New Motion Database for Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - 49ème congrès de la société de biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Compiègne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Generalizable Light Field Networks from Few Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp49357.2023.10096979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Upper-Limb Joint Torques in Static and Dynamic Phases for Lifting Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM 2023 - 8th International Digital Human Modeling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antwerpen, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Mesh-Based Graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhendu Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCV 2022 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tel-Aviv, Israel. pp.739-757, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25066-8_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularizing Neural Radiance Fields from Sparse Rgb-D Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling dense point cloud correspondence and template model fitting for 3D human pose and shape reconstruction from a single depth image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Interactive Media, Smart Systems and Emerging Technologies (IMET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Limassol, Cyprus. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMET54801.2022.9929833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safeguarding our Dance Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Aristidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chalmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiorgos Chrysanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2022 - 43nd Annual Conference of the European Association for Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Computer Graphics, Apr 2022, Reims, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egt.20221055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Self-Contacts on Perceived Pose Equivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Ouannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIG 2022 - ACM SIGGRAPH Conference on Motion, Interaction and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Guanajuato Mexico, Mexico. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3561975.3562946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocular Human Shape and Pose with Dense Mesh-borne Local Image Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhendu Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FG 2021 - IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Jodhpur (online), India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG52635.2021.9666993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Human Deformation Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DV 2021 - 9th International Conference on 3D Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Londres (on line event), United Kingdom. pp.1-12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture Assessment and Subjective Scale Agreement in Picking Tasks with Low Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHFE - 11th Applied Human Factors and Ergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of stylization on face recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Danieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAP 2020 - ACM Symposium on Applied Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual, United States. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3385955.3407930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Motion Speed on the Perception of Latency in Avatar Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIVR 2019 - 2nd IEEE International Conference on Artificial Intelligence &amp; Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San-Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Preserving Shape Transfer For Rigging-Free Motion Retargeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIG 2019 - ACM SIGGRAPH Conference Motion Interaction and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Newcastle Upon Tyne, United Kingdom. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3359566.3360075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293308v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking with hominins: from the reconstruction of a plausible anatomical model to gait energetics in Neandertals. Methodological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dune Anduze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Colloque Annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique, Oct 2019, Poitiers, France. pp.S519-S520, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1715003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface based motion retargeting by preserving spatial relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Mucherino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIG '18 - 11th Annual International Conference on Motion, Interaction, and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3274247.3274507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce d'actions squelettiques 3D dans un flot non segmenté à base de modèles curvilignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP 2018 Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalized Euclidean Distance Matrices for Human Motion Retargeting</w:t>
+                <w:t xml:space="preserve">A Distance-Based Approach for Human Posture Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonio Mucherino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas S. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antonin Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG 2017 - Motion in Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3136457.3136466⟩</w:t>
+              <w:t xml:space="preserve">FedCSIS 2017 - Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.441-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2017F98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632850v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distance-Based Approach for Human Posture Simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic hand gesture recognition based on 3D pattern assembled trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FedCSIS 2017 - Federated Conference on Computer Science and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPTA 2017 - 7th IEEE International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632860v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic hand gesture recognition based on 3D pattern assembled trajectories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Normalized Euclidean Distance Matrices for Human Motion Retargeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mucherino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas S. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2017 - 7th IEEE International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIG 2017 - Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3136457.3136466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666377v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multistroke Mapping (3DMM): Transfer of Hand-Drawn Pattern Representation for Skeleton-Based Gesture Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Automatic Face and Gesture Recognition (FG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Washington, DC., United States. pp.462 - 467, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG.2017.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically balanced and plausible trajectory planning for human-like characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chonhyon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jae Sung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACM SIGGRAPH Symposium on Interactive 3D Graphics and Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Feb 2016, Redmond, United States. pp.39-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2856400.2856405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics Measurements using Kinect with a Pose Correction Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIF3D: Handwriting-Inspired Features for 3D Skeleton-Based Action Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Conference on Pattern Recognition (ICPR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reachability-based planner for sequences of acyclic contacts in cluttered environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chonhyon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Manocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Robotics Research (ISSR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01149666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Person View And Guidance For More Natural Motor Behaviour In Immersive Basketball Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Covaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology VRST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.55-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2671015.2671023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task efficient contact configurations for arbitrary virtual creatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’asymétrie de la marche chez une population hémiplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cordillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Rennes, France. pp.503-504, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2014.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte de l'expérience utilisateur dans un environnement virtuel pour l'apprentissage de gestes de karaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Grasp Planning by Using Cord Geometry to Find Grasping Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.3265 - 3270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple depth cameras calibration and body volume reconstruction for gait analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Science, Signal Processing and their Applications (ISSPA) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Approach for Gesture Recognition Based on Automatic Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiubo Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion in Games MIG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The King-Kong Effects: Improving Sensation of Walking in VR with Visual and Tactile Vibrations at each Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Terziman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower limb movement asymmetry measurement with a depth camera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE - Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, SanDiego (CA), United States. pp.6793-6796, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling biomechanics, computer animation and perceptual studies to enhance performance of virtual human simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAD/Graphics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, QingDao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Variability When Recognizing User's Performance in Natural Gesture Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion in Games MIG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.370-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virtual humans and computer animations to learn complex motor skills: a case study in karate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Spanlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mel Slater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKILLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait analysis with multiple depth cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Eng Med Biol Soc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, Massachusetts, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Abnormal Gait Detection, Gait analysis with multiple depth cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Virtual Trajectories Made in Slalom Using Walking-In-Place and Joystick Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Terziman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR / EGVE Joint Virtual Reality Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shake-Your-Head: Revisiting Walking-In-Place for Desktop Virtual Reality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perception based real-time dynamic adaptation of human motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taku Komura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boulic, Ronan and Chrysanthou, Yiorgos and Komura, Taku, Nov 2010, Zeist, Netherlands. pp.266-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16958-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641360v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Distinguish Biological Motions of Virtual Humans? Biomechanical and Perceptual Studies With Captured Motions of Weight Lifting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shake-Your-Head: Revisiting Walking-In-Place for Desktop Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Terziman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arnaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Virtual Reality Software and Technology (VRST 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hong Kong, Hong Kong SAR China. pp.27--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00535977v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception based real-time dynamic adaptation of human motions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Can We Distinguish Biological Motions of Virtual Humans? Biomechanical and Perceptual Studies With Captured Motions of Weight Lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Virtual Reality Software and Technology (VRST 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Hong-Kong, Hong Kong SAR China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00535979v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00535977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gait asymetry analysis based on 3D volume reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall detection using body volume reconstruction and vertical repartition analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saint-Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsive action generation by physically-based motion retrieval and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiubo Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion in Games 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Zeist, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise d’informations visuelles du gardien de but de handball : analyse d’une situation en environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handball goalkeeping and the analysis of the perception-action coupling in virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality and Graphical Interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based computation of plausible locomotion for living and fossilized hominids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIRAGE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Rocquencourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance in dynamic situations: role of COP, xCOM and ground reaction force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPGR Satellite Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using real-time virtual humans for analyzing interactions in sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASA - Computer Animation and Social Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive Motion Retrieval with Motion Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiubo Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive animation of virtual characters: application to virtual kung-fu fighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Cyberworlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du Niveau de Détails d'un Mouvement de Tir Virtuel sur la Perception des Gardiens de But de Handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Française de Réalité Virtuelle (AFRV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic motion adaptation for 3D acrobatic humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pittsburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive control of physically-valid aerial motion: application to VR training system for gymnasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM VRST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Newport Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la perception du gardien de handball : mise en place d'un cadre de travail en environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association Française de Réalité Virtuelle (AFRV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent virtuel signeur - Aide à la communication pour personnes sourdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Heloir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence pour l'essor des technologies d'assistance, Handicap2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual humanoids endowed with expressive communication gestures: the HuGEx project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Heloir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité virtuelle pour l’étude du duel gardien-tireur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast inverse kinematics and kinetics solver for human-like figures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
+                <w:t xml:space="preserve">COMBINING MORPHOLOGICAL INTERPOLATION AND BIOMECHANICAL INVERSE KINEMATICS TO SIMULATE BIPEDAL LOCOMOTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">IASTED Visualization, Imaging &amp; Image Processing (VIIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Benidorm, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441152v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINING MORPHOLOGICAL INTERPOLATION AND BIOMECHANICAL INVERSE KINEMATICS TO SIMULATE BIPEDAL LOCOMOTION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Multon</w:t>
+                <w:t xml:space="preserve">Fast inverse kinematics and kinetics solver for human-like figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Visualization, Imaging &amp; Image Processing (VIIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Benidorm, Spain</w:t>
+              <w:t xml:space="preserve">IEEE Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542823v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00441152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-independent representation of motions for interactive human-like animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Alexa, J. Marks, Aug 2005, Dublin,/Ireland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un générateur portable : de l'énergie humaine à l'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEVIQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, MARSEILLE, France. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation Levels of Detail Design for Real-Time Virtual Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Computer Animation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Milan, Italy. pp.35-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-6423-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Levels of Detail for Real-time Virtual Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTC-VR'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic analysis of human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Eurographics Workshop on Computer Animation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Budapest, Hungary. pp.53--65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00510093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8676,7865 +8919,7622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ground Reaction Forces estimation method to study non-human primate bipedalism out-of-the-lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Druelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/mbj.16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of Inverse Kinematics Frameworks Based on Deep Learning to New Motor Tasks and Markersets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Ouadoudi Belabzioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAAIP: Multi-Agent Adversarial Interaction Priors for imitation from fighting demonstrations for physics-based characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (3), pp.1 - 20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3606926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancing in virtual reality as an inclusive platform for social and physical fitness activities: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhuvaneswari Sarupuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Aristidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-023-03068-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of hybrid deep learning and optimization method for 3D human pose and shape reconstruction in simulated depth images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.158-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2023.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Automatic 3D Facial Caricaturization: From Rules to Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Danieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2021.785104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural networks approach to determine factors associated with self-reported discomfort in picking tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Haj Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Preserving Shape Transfer: retargeting motion from one shape to another</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An application-based characterization of dynamical distance geometry problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Mucherino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hoyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Robuffo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.493-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-018-1302-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613783v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application-based characterization of dynamical distance geometry problems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contact Preserving Shape Transfer: retargeting motion from one shape to another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-018-1302-6⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846265v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of plausible locomotion using nonlinear kinematic optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Hareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CuDi3D: Curvilinear displacement based approach for online 3D action detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yacine Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174, pp.57-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and sensitivity of the Longitudinal Asymmetry Index to detect gait asymmetry using Microsoft Kinect data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin P. Cobb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51, pp.162-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2016.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an ergonomic assessment method using Kinect data in real workplace conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert P H Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.562-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Pose Graph for Efficient Kinect Pose Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (3), pp.24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-016-3546-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse dynamics based on occlusion-resistant Kinect data: Is it usable for ergonomics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert P H Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61, pp.71-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability of corrected Kinect measurement for ergonomic evaluation in constrained environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (4), pp.338 - 353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJHFMS.2017.087018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Grasp Planning Using Cord Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (6), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2015.2492863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New Lower-Limb Gait Asymmetry Indices Based on a Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (3), pp.4605-4623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150304605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530481v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose Estimation with a Kinect for Ergonomic Studies: Evaluation of the Accuracy Using a Virtual Mannequin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Plantard</w:t>
+                <w:t xml:space="preserve">Visual Perspective and Feedback Guidance for VR Free-Throw Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Covaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Auvinet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150101785⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (5), pp.55 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2015.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104045v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lower-Limb Gait Asymmetry Indices Based on a Depth Camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Pose Estimation with a Kinect for Ergonomic Studies: Evaluation of the Accuracy Using a Virtual Mannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Pierres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (3), pp.4605-4623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150304605⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.1785-1803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150101785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119763v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Perspective and Feedback Guidance for VR Free-Throw Training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 08 (4), pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205681v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Motion-based User Interface for the Control of Virtual Humans Performing Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiubo Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Environments for Sport Analysis: Perception-Action Coupling in Handball Goalkeeping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 08 (4), pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for introducing competitive anxiety and pressure in VR sports training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (10), pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2015.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of gait cycles in treadmill walking using a Kinect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Eric Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.722-725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using task efficient contact configurations to animate creatures in arbitrary environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward &amp;quot;Pseudo-Haptic Avatars&amp;quot;: Modifying the Visual Animation of Self-Avatar Can Simulate the Perception of Weight Lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (4), pp.654-661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2014.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with variability when recognizing user's performance in natural 3D gesture interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (8), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218001413500237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Preparation Behaviour Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cav.1546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personified and multistate camera motions for first-person navigation in desktop virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Terziman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (4), pp.652-661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2013.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deception in Sports Using Immersive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model-based approach to compute 3D bipedal locomotion based on anthropological data - application to non-human primates and early hominids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 147 (S54), pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of models of dynamic balance in biological motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36th Congress of the Société de Biomécanique, 14 (S1), pp.183-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2011.594713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall detection with multiple cameras: An occlusion-resistant method based on 3D silhouette vertical distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Special Issue: Virtual Reality and Sports Guest Editors' Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kulpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITB.2010.2087385⟩</w:t>
+              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue: Virtual Reality and Sports, 20 (1), pp.iii-iv. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/pres_e_00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640199v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Virtual Reality and Sports Guest Editors' Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fall detection with multiple cameras: An occlusion-resistant method based on 3D silhouette vertical distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saint-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_e_00029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.290-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITB.2010.2087385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640251v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Motion-based User Interface for the Control of Virtual Humans Performing Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiubo Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the graphical levels of detail of a virtual thrower on the perception of the movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy M. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3), pp.243-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/pres.19.3.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judging the 'Passability' of Dynamic Gaps in a Virtual Rugby Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Virtual Reality to Analyze Sports Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), pp.14-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2009.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan D’août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte de La Villetanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (2), pp.159-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10764-010-9398-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal versus Quadrupedal Hind Limb and Foot Kinematics in a Captive Sample of Papio anubis: Setup and Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte de La Villetanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (2), pp.159-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00535949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the level of graphical detail of a virtual handball thrower influence a goalkeeper's motor response?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy M. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (4), pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive animation of virtual humans based on motion capture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bone to plausible bipedal locomotion. Part II: complete motion synthesis for bipedal primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (8), pp.1127-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive animation of virtual humans from motion capture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (5), pp.491-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/CAV.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance in dynamic situations: role of the underlying model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, "Société de Biomécanique" congress special issue, 12 (Suppl 1), pp.147-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255840903081180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality, a serious game for understanding behavior and training players in sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology independent motion retrieval and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Environments for Sport Analysis: Perception-Action Coupling in Handball Goalkeeping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bone to plausible bipedal locomotion. Part 2: Complete motion synthesis for bipedal primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (8), pp.1127-1133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00651387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Motion Capture to Real-Time Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taku Komura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, MIG 2008, 5277, pp.72-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MKM: a global framework for animating humans in virtual reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (1), pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bone to plausible bipedal locomotion using inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.1048-1057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biomech.2006.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00139662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of hemiplegic subjects' locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusco Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gesture Workshop 2006, 3881, pp.236-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal alignment of communicative gesture sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp.347--357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plausible locomotion for bipedal creatures using motion warping and inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, CGI 2006, 4035, pp.586-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic control of captured motions to verify new constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gesture Workshop 2006, 3881, pp.200-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Agent for Deaf Signing Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67, pp.127--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing locomotor hypothesis in early hominids: 3d odelling and simulation of bipedalisms using anatomical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106 (S40), pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-independent representation of motions for interactive human-like animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (3), pp.343-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Handball Throws Always Exhibit a Proximal-to-Distal Segmental Sequence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtel Botcazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïtel Botcazou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (5), pp.439-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02640410310001641647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality, a new tool to investigate anticipation skills: application to the goalkeeper and handball thrower duel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 372 (1-2), pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do handball throws always exhibit a proximal to distal segmental sequence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitel Botcazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Crétual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22 (5), pp.439-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Animation of Human Walking: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debunne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visualization and Computer Animation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.39--54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527534v1</w:t>
-              </w:r>
-[...241 lines deleted...]
-                <w:t xml:space="preserve">hal-02291705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16552,77 +16552,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16686,103 +16686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Human Shape and Pose from a Single Depth Image with Deep Dense Correspondence Enabled Model Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Loscos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2022 - 43nd Annual Conference of the European Association for Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Reims, France. pp.1-2, </w:t>
@@ -16820,103 +16820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIP: Adversarial Interaction Priors for Multi-Agent Physics-based Character Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kulpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH Asia 2022 - 15th ACM SIGGRAPH Conference and Exhibition on Computer Graphics and Interactive Techniques in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Daegu, South Korea. , pp.2, SIGGRAPH Asia 2022 Posters. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16950,77 +16950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Kinect measurements for assessing the movement of operators in ergonomic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on 3D Analysis of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17077,77 +17077,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocular Human Shape and Pose with Dense Mesh-borne Local Image Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhendu Jena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17165,103 +17165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FaceTuneGAN: Face Autoencoder for Convolutional Expression Transfer Using Neural Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelian Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Danieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17311,77 +17311,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion analysis of work conditions using commercial depth cameras in real industrial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert P.H. Shum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM and Posturography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.673-682, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17415,64 +17415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Walking in Virtual Environments: perception, technology and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steinicke, F.; Visell, Y.; Campos, J.; Lécuyer, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Walking in Virtual Environments: perception, technology and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognition and biomechanics of walking, Springer, 2013</w:t>
@@ -17501,64 +17501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanics of Walking in Real World: Naturalness we Wish to Reach in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steinicke, Franck and Visell, Yon and Campos, Jennifer and Lécuyer, Anatole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Walking in Virtual Environments: perception, technology and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2013, 978-1-4419-8432-6</w:t>
@@ -17587,90 +17587,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian d'Aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Crompton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17706,268 +17706,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometry in bipedal locomotion: the link between anatomy and gait</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cognition and biomechanics of walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Collectif. </w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Hélène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jenny Campos, Anatole Lécuyer, Yon Visell, Frank Steinicke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.2927-2949, 2012</w:t>
+              <w:t xml:space="preserve">Human Walking in Virtual Environments: perception, technology and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815340v1</w:t>
+                <w:t xml:space="preserve">hal-00640204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition and biomechanics of walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anthropometry in bipedal locomotion: the link between anatomy and gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jenny Campos, Anatole Lécuyer, Yon Visell, Frank Steinicke. </w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Huw Crompton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan d'Août</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Walking in Virtual Environments: perception, technology and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2012</w:t>
+              <w:t xml:space="preserve">Handbook of Anthropometry: Physical Measures of Human Form in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.2927-2949, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640204v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Human Walking: Algorithms and Techniques for Extracting and Modeling Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jenny Campos, Anatole Lécuyer, Yon Visell, Frank Steinicke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Walking in Virtual Environments: Perception, Technology, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2012</w:t>
@@ -17996,103 +17996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In what manner do quadrupedal primates walk on two legs ? Preliminary results on Olive Baboons (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiaan d'Août</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vereecke E., D'Août K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primate Locomotion: Linking In Situ and Ex Situ Research</w:t>
@@ -18125,103 +18125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate Locomotion: Linking Field and Laboratory Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian d'Aout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian d'Aout</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. D'Août and E.E. Vereecke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primate Locomotion: Linking Field and Laboratory Research</w:t>
@@ -18280,51 +18280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique graphique, modélisation géométrique et animation Série Traitement du Signal et de l'Image (Traité IC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18349,90 +18349,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plausible Locomotion for Bipedal Creatures Using Motion Warping and Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.-P. Seidel,T. Nishita, Q. Peng,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI 2006, LNCS 4035. Advances in Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.586-593, 2006, Advances in computer graphics</w:t>
@@ -18493,51 +18493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse, Modélisation et Simulation du Mouvement Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18600,64 +18600,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Framework for Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ménardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4360, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18679,90 +18679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Animation of Human Walking: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debunne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3441, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18784,51 +18784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Toolbox to Carry-out Virtual Experiments on Human Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18836,51 +18836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arnaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3303, Inria. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19071,51 +19071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loranchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Regateiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20251049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regateiro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756863.3769702" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhendu Jena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92387-6_19" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04116795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096979" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25066-8_45" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222706" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03817534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouannas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561975.3562946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG52635.2021.9666993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293308v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274247.3274507" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yacine Boulahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136457.3136466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F98" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2017.63" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonhyon Park" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2856400.2856405" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Shum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01149666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Covaci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671023" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086804v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.09.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N86KHX3D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Burns" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiubo Liang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Geng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Terziman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023234v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743850v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Badier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Slater" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091546" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Komura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16958-8_25" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4Q19F5WT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saint-Arnaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rousseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783733v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilei Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bilavarn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441150v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dumont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000220v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142549v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6423-5_4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debunne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606926" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04207825v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Sarupuri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-03068-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.04.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1302-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hareng" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812849" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.07.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Manning" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P. Cobb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Pierres" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.10.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332711v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3546-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612939v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2017.087018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250418v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2492863" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104045v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150101785" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119763v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150304605" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205681v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2015.95" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530547v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530485v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076393v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raison" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Eric Aubin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXZP3W3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076395v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.08.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T879JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857204v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500237" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1546" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XN32KVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823547v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.38" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816102v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640201v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594713" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2010.2087385" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640251v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_e_00029" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515034v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy M. Craig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.19.3.243" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536625v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536605v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219983v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de La Villetanet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9398-2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5VX8SN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535949v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian d'Aout" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bideau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431412v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.02.028" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B49P5LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431402v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CAV.281" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7GG5XB1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782505v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903081180" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431443v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431435v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431419v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651387v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441144v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441132v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441136v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusco Nicolas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441137v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Durocher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441139v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435857v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tel Botcazou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001641647" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441140v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441141v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527534v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393680v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Horrut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/staps-anatomie-physiologie-neurosciences-et-biomecanique-9782294785535.html" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291705v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888489v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550082.3564207" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462789v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462778v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Baert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367500v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P.H. Shum" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816713-7.00052-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840153v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crompton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815340v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Huw Crompton" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640204v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640205v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815317v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159431v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330232v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072228v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nardais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073249v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073385v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nougaret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Millet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05393680v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delamarche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Horrut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier-masson.fr/staps-anatomie-physiologie-neurosciences-et-biomecanique-9782294785535.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291705v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loranchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Regateiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20251049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05225594v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Saint-Auret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kulpa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3736702.3744355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Regateiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756863.3769702" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05042784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ouadoudi Belabzioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plantard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1006571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhendu Jena" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92387-6_19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Failler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Massoutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04116795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49357.2023.10096979" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03942106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25066-8_45" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664178v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aristidou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chalmers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiorgos Chrysanthou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Multon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egt.20221055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03817534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Ouannas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wuhrer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561975.3562946" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG52635.2021.9666993" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haj Mahmoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3385955.3407930" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293308v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359566.3360075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dune Anduze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1715003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguang Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mucherino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274247.3274507" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yacine Boulahia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas S. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bernardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2017F98" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136457.3136466" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2017.63" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonhyon Park" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae Sung Park" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mansard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2856400.2856405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Shum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376113v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01149666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Manocha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Covaci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pettr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cordillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.09.036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N86KHX3D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Burns" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631032" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310598" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiubo Liang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Geng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00678892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Terziman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347554" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743850v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Badier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Slater" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091546" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535979v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Komura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16958-8_25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4Q19F5WT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saint-Arnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Yoshida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431439v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilei Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pronost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783402v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bilavarn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nicolas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dumont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441152v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674670v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Miller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142549v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6423-5_4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142559v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debunne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191807v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Cr&#233;tual" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Druelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gamblin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16252" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808920v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136868v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Younes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malinowski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606926" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04207825v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Sarupuri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-03068-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Kerbiriou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2021.785104" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Robuffo Giordano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-018-1302-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.04.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hareng" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812849" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.07.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359845v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Manning" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P. Cobb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.08.022" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393066v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P H Shum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Pierres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.10.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332711v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3546-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01527325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Muller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2017.05.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612939v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2017.087018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250418v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2015.2492863" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119763v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150304605" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205681v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2015.95" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104045v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150101785" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530481v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530485v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140454v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00010" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076393v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Eric Aubin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VXZP3W3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076395v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2014.08.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1T879JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990280v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.45" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413500237" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844767v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1546" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XN32KVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.38" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743848v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640201v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594713" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640251v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_e_00029" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2010.2087385" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy M. Craig" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres.19.3.243" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536605v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2009.134" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219983v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan D&#8217;ao&#251;t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de La Villetanet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9398-2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L5VX8SN6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535949v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian d'Aout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bideau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431412v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.02.028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B49P5LW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CAV.281" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7GG5XB1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782505v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903081180" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431443v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431435v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651387v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441144v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139662v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomech.2006.04.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441136v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusco Nicolas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441134v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441137v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Durocher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441138v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441139v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tel Botcazou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410310001641647" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441140v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitel Botcazou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527534v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure France" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888489v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550082.3564207" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095084v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462789v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03462778v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelian Baert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02367500v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert P.H. Shum" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816713-7.00052-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840153v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159417v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crompton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640204v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815340v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Huw Crompton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan d'Ao&#251;t" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640205v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815317v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159431v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330232v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173267v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072228v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nardais" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073249v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073385v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nougaret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Millet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>