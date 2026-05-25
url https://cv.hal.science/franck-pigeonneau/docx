--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1342,226 +1342,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.116382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.116382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940051v1</w:t>
+                <w:t xml:space="preserve">hal-03078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2021, 14 (763–776)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078993v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of an oxygen single‐bubble shrinkage in a borosilicate glass‐forming liquid doped with cerium oxide</w:t>
               </w:r>
@@ -1671,629 +1671,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
+                <w:t xml:space="preserve">Heating and flow computations of an amorphous polymer in the liquefier of a material extrusion 3D printer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Hachem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Agassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.101001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.101001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773404v2</w:t>
+                <w:t xml:space="preserve">hal-02425219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Nano-Structured Optical Fibers Made of Glass- Ceramics, and Phase Separated and Metallic Particle- Containing Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Podda</w:t>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib7120105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425226v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow analysis of the polymer spreading during extrusion additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.100794⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (6), pp.267-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266943v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and flow computations of an amorphous polymer in the liquefier of a material extrusion 3D printer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Agassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.101001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425219v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Structured Optical Fibers Made of Glass- Ceramics, and Phase Separated and Metallic Particle- Containing Glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow analysis of the polymer spreading during extrusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.100794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib7120105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.100794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388109v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of nucleated bubbles in molten glasses undergoing coalescence and growth</w:t>
               </w:r>
@@ -4009,196 +4009,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Reynolds-number gravity-driven migration and deformation of bubbles near a free surface</w:t>
+                <w:t xml:space="preserve">Mechanism of mass transfer between a bubble initially composed of oxygen and molten glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (092102), pp.1-16. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.1448-15488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3629815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.11.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620928v1</w:t>
+                <w:t xml:space="preserve">hal-00540956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of mass transfer between a bubble initially composed of oxygen and molten glass</w:t>
+                <w:t xml:space="preserve">Low-Reynolds-number gravity-driven migration and deformation of bubbles near a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54, pp.1448-15488. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (092102), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.11.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3629815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540956v1</w:t>
+                <w:t xml:space="preserve">hal-00620928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage of an oxygen bubble rising in a molten glass</w:t>
               </w:r>
@@ -4294,247 +4294,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer of a rising bubble in molten glass with instantaneous oxidation-reduction reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systemic approach for glass manufacturing process modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ponsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Azzaro-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pibouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.03.045⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (8), pp.1310-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2009.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498796v1</w:t>
+                <w:t xml:space="preserve">hal-00498806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach for glass manufacturing process modeling.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer of a rising bubble in molten glass with instantaneous oxidation-reduction reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.3120-3129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2009.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00498806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled modelling of redox reactions and glass melt fining processes</w:t>
               </w:r>
@@ -4583,295 +4583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a drop on a thin film of the same liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Feuillebois</w:t>
+                <w:t xml:space="preserve">Kinematic regimes of convection at high Prandtl number in a shallow cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Flesselles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332 (10), pp.783-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(04)00156-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162682v1</w:t>
+                <w:t xml:space="preserve">hal-01442932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative trajectories and collision of two drops in sheared linear flow fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a drop on a thin film of the same liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Coutris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 16 (1-3), pp.133-139</w:t>
+              <w:t xml:space="preserve">, 2004, 16 (1-3), pp.105-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162686v1</w:t>
+                <w:t xml:space="preserve">hal-00162682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic regimes of convection at high Prandtl number in a shallow cavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative trajectories and collision of two drops in sheared linear flow fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Coutris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (1-3), pp.133-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442932v1</w:t>
+                <w:t xml:space="preserve">hal-00162686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection laws for glass furnaces revisited</w:t>
               </w:r>
@@ -5047,51 +5047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision of drops with inertia effects in strongly sheared linear flow fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 455, pp.359-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5240,51 +5240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing of a Subcooled Liquid Droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,204 +5395,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA pour la formulation et l'élaboration des verres à empreinte carbone réduite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Fiber Content in Starch-Based Composites: Revisiting Phase Roles and Material Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandravati Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées REVELOR:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Jounrée GDR DumBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991073v1</w:t>
+                <w:t xml:space="preserve">hal-05452801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fiber Content in Starch-Based Composites: Revisiting Phase Roles and Material Characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA pour la formulation et l'élaboration des verres à empreinte carbone réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounrée GDR DumBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sophia Antipolis (06), France</w:t>
+              <w:t xml:space="preserve">Journées REVELOR:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452801v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bubble population undergoing mass transfer and coalescence in a glass forming liquid</w:t>
               </w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-informed machine learning prediction of properties of oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,381 +5982,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'un filament de polymère amorphe dans une tête d'impression 3D FDM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Joffre</w:t>
+                <w:t xml:space="preserve">Thermomechanical analysis of the solidification of fused cast alumina-zirconia-silica refractory blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cabodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Vespa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928932v1</w:t>
+                <w:t xml:space="preserve">hal-03928935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the characteristics of nanoparticles in preforms and optical fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion d'un filament de polymère amorphe dans une tête d'impression 3D FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOMD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Baltimore (MD), United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497646v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical analysis of the solidification of fused cast alumina-zirconia-silica refractory blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering the characteristics of nanoparticles in preforms and optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Houdard</w:t>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cabodi</w:t>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Vespa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Thibaut Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-André Gandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malgorzata Guzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Bischenberg, France</w:t>
+              <w:t xml:space="preserve">GOMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Baltimore (MD), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928935v1</w:t>
+                <w:t xml:space="preserve">hal-04497646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
               </w:r>
@@ -6532,103 +6532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuorui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorel Fourmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t>
@@ -6651,1524 +6651,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique du procédé de fabrication par fil fondu de la tête de chauffe à la pièce imprimée</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Impression 3D polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">pre ATAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108174v1</w:t>
+                <w:t xml:space="preserve">hal-03442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse thermique du procédé de fabrication par fil fondu de la tête de chauffe à la pièce imprimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium Impression 3D polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02914668v1</w:t>
+                <w:t xml:space="preserve">hal-03108174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- nano-structuring particles in optical fibers through the fiber drawing, experimental and numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vermillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luisa Rocha da Silva</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914693v1</w:t>
+                <w:t xml:space="preserve">hal-02914668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Micro- nano-structuring particles in optical fibers through the fiber drawing, experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vermillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuorui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Martin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Luisa Rocha da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">pre ATAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t>
+              <w:t xml:space="preserve">ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442071v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Numerical Modelling of Redox Reactions and Glass Melt Fining Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t>
+              <w:t xml:space="preserve">15th International seminar on furnace design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Velké Karlovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914648v1</w:t>
+                <w:t xml:space="preserve">hal-02137540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of O2 bubble formation in borosilicate melts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des processus d'affinage et d'oxydoréduction dans les fours industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Glass Technology annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Révelor : Vers le transition vitreuse et au delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560229v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of nucleated bubbles in molten glasses undergoing coalescence and growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boloré</w:t>
+                <w:t xml:space="preserve">Mechanism of O2 bubble formation in borosilicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. P. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of DGG-USTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Society of Glass Technology annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133832v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Numerical Modelling of Redox Reactions and Glass Melt Fining Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International seminar on furnace design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Velké Karlovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137540v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d'affinage et d'oxydoréduction dans les fours industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of nucleated bubbles in molten glasses undergoing coalescence and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Révelor : Vers le transition vitreuse et au delà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of DGG-USTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560193v1</w:t>
+                <w:t xml:space="preserve">hal-02133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the plastification of an amorphous polymer in a hot end extruder of a 3D printer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Fabrication additive : les facteurs clés de succès pour la production série de pièces polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161002v1</w:t>
+                <w:t xml:space="preserve">hal-02560204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the plastification of an amorphous polymer in a hot end extruder of a 3D printer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrication additive : les facteurs clés de succès pour la production série de pièces polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">25th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560204v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoconvective instabilities of a non uniform Joule-heated liquid enclosed in a rectangular cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Lopépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978958v1</w:t>
+                <w:t xml:space="preserve">hal-01839925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleated bubbles in glass former liquids undergoing coalescence and growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination par une méthode aux éléments finis des coefficients de transfert de masse pour des bulles en ascension dans un écoulement en régime de Stokes tenant de réactions chimiques proches de l'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839918v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoconvective instabilities of a non uniform Joule-heated liquid enclosed in a rectangular cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fredéric Lopépé</w:t>
+                <w:t xml:space="preserve">Nucleated bubbles in glass former liquids undergoing coalescence and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839925v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination par une méthode aux éléments finis des coefficients de transfert de masse pour des bulles en ascension dans un écoulement en régime de Stokes tenant de réactions chimiques proches de l'équilibre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978961v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t>
               </w:r>
@@ -8206,51 +8206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8567,138 +8567,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit high order discontinuous Galerkin level set method for two-phase flow problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer of rising O2 bubble in molten glass coupled with the oxidation-reduction reaction of iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">15th International IUPAC Conference on High Temperature Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323548v1</w:t>
+                <w:t xml:space="preserve">hal-01519365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Sparse Cardinal Sine Decomposition to 3D Stokes flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8753,264 +8727,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Conference on Boundary Elements and Other Mesh Reduction Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic wetting of a liquid film in a vertical hydrophobic tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hayoun</w:t>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled Navier-Stokes/Cahn-Hilliard equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implicit high order discontinuous Galerkin level set method for two-phase flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323551v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sparse Cardinal Sine Decomposition applied to Stokes integral equations</w:t>
               </w:r>
@@ -9111,96 +9098,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer of rising O2 bubble in molten glass coupled with the oxidation-reduction reaction of iron</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled Navier-Stokes/Cahn-Hilliard equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IUPAC Conference on High Temperature Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519365v1</w:t>
+                <w:t xml:space="preserve">hal-01323551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven thinning of a high viscous liquid and interface deformation as a bubble reaches a free surface</w:t>
               </w:r>
@@ -10289,51 +10289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10429,51 +10429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10794,51 +10794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68260611"/>
+    <w:nsid w:val="68E8F07A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2184-0378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057643482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/site/index.php?lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04363364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03973638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04369198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7920" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03766358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Agassant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.101001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01646137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01722244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Lop&#233;p&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aussal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N3-387-394" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jaffrennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letailleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Limouzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203733v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1041055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918532" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Uguz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWL2KVK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00795487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kocarkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flesselles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.11.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJD8FR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF9V7GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ponsich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.06.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coutris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(04)00156-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200100742X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0973A3EF5134D099095105DDF91A6A102CA28AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillebois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90822-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5MV6KSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szaniawski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB44TL75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04991073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04990746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04105539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Houdard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vespa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02137540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839918v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Ta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hayoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaffrennou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Limouzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ko&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04872691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95486-0.00125-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433421v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2184-0378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057643482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/site/index.php?lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04363364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03973638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04369198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7920" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03766358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Agassant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.101001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01646137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01722244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Lop&#233;p&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aussal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N3-387-394" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jaffrennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letailleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Limouzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203733v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1041055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918532" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Uguz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWL2KVK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00795487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kocarkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flesselles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540956v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.11.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629815" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJD8FR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ponsich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.06.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF9V7GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(04)00156-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162682v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coutris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200100742X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0973A3EF5134D099095105DDF91A6A102CA28AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillebois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90822-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5MV6KSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szaniawski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB44TL75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04991073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04990746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04105539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Houdard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabodi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vespa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02137540v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560193v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133832v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839925v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978961v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839918v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519282v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hayoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Ta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323551v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaffrennou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Limouzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ko&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04872691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95486-0.00125-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433421v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>