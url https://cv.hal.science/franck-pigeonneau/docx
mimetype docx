--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1342,226 +1342,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.116382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.116382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940051v1</w:t>
+                <w:t xml:space="preserve">hal-03078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2021, 14 (763–776)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078993v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of an oxygen single‐bubble shrinkage in a borosilicate glass‐forming liquid doped with cerium oxide</w:t>
               </w:r>
@@ -1671,261 +1671,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (6), pp.267-295. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773404v2</w:t>
+                <w:t xml:space="preserve">hal-02425226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Podda</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (6), pp.267-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425226v1</w:t>
+                <w:t xml:space="preserve">hal-01773404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow analysis of the polymer spreading during extrusion additive manufacturing</w:t>
               </w:r>
@@ -3511,248 +3511,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film drainage of viscous liquid on top of bare bubble: Influence of the Bond number</w:t>
+                <w:t xml:space="preserve">Intermittent flow in yield-stress fluids slows down chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Kocarkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">D. M. Wendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (022105), pp.1. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4792310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795487v1</w:t>
+                <w:t xml:space="preserve">hal-00876964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent flow in yield-stress fluids slows down chaotic mixing</w:t>
+                <w:t xml:space="preserve">Film drainage of viscous liquid on top of bare bubble: Influence of the Bond number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Wendell</w:t>
+                <w:t xml:space="preserve">Helena Kocarkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), pp.023024. </w:t>
+              <w:t xml:space="preserve">Physics of Fluid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (022105), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4792310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876964v1</w:t>
+                <w:t xml:space="preserve">hal-00795487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of iron content in oxidation front in soda-lime silicate glasses: an experimental and comparative study</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of vertical films of molten glass due to evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Kocarkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-informed machine learning prediction of properties of oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,372 +6336,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
+                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414008v1</w:t>
+                <w:t xml:space="preserve">hal-03504733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504733v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442006v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse thermique du procédé de fabrication par fil fondu de la tête de chauffe à la pièce imprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7117,251 +7117,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Numerical Modelling of Redox Reactions and Glass Melt Fining Processes</w:t>
+                <w:t xml:space="preserve">Modélisation des processus d'affinage et d'oxydoréduction dans les fours industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International seminar on furnace design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Velké Karlovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Révelor : Vers le transition vitreuse et au delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137540v1</w:t>
+                <w:t xml:space="preserve">hal-02560193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Numerical Modelling of Redox Reactions and Glass Melt Fining Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t>
+              <w:t xml:space="preserve">15th International seminar on furnace design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Velké Karlovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914648v1</w:t>
+                <w:t xml:space="preserve">hal-02137540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of O2 bubble formation in borosilicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz F. P. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,73 +7320,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Glass Technology annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of nucleated bubbles in molten glasses undergoing coalescence and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7458,126 +7402,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG-USTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d'affinage et d'oxydoréduction dans les fours industriels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Révelor : Vers le transition vitreuse et au delà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560193v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t>
               </w:r>
@@ -7777,398 +7777,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleated bubbles in glass former liquids undergoing coalescence and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978958v1</w:t>
+                <w:t xml:space="preserve">hal-01839918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleated bubbles in glass former liquids undergoing coalescence and growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boloré</w:t>
+                <w:t xml:space="preserve">Thermoconvective instabilities of a non uniform Joule-heated liquid enclosed in a rectangular cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Lopépé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839918v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoconvective instabilities of a non uniform Joule-heated liquid enclosed in a rectangular cavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination par une méthode aux éléments finis des coefficients de transfert de masse pour des bulles en ascension dans un écoulement en régime de Stokes tenant de réactions chimiques proches de l'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839925v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination par une méthode aux éléments finis des coefficients de transfert de masse pour des bulles en ascension dans un écoulement en régime de Stokes tenant de réactions chimiques proches de l'équilibre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978961v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t>
               </w:r>
@@ -8206,51 +8206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8567,571 +8567,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit high order discontinuous Galerkin level set method for two-phase flow problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai Ta</w:t>
+                <w:t xml:space="preserve">Application of the Sparse Cardinal Sine Decomposition to 3D Stokes flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">39th International Conference on Boundary Elements and Other Mesh Reduction Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323548v1</w:t>
+                <w:t xml:space="preserve">hal-01519282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Sparse Cardinal Sine Decomposition to 3D Stokes flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t>
+                <w:t xml:space="preserve">Dynamic wetting of a liquid film in a vertical hydrophobic tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Boundary Elements and Other Mesh Reduction Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sienne, Italy</w:t>
+              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519282v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting of a liquid film in a vertical hydrophobic tube</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An implicit high order discontinuous Galerkin level set method for two-phase flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+                <w:t xml:space="preserve">Mai Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519363v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sparse Cardinal Sine Decomposition applied to Stokes integral equations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled Navier-Stokes/Cahn-Hilliard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sellier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323556v1</w:t>
+                <w:t xml:space="preserve">hal-01323551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled Navier-Stokes/Cahn-Hilliard equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sparse Cardinal Sine Decomposition applied to Stokes integral equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323551v1</w:t>
+                <w:t xml:space="preserve">hal-01323556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer of rising O2 bubble in molten glass coupled with the oxidation-reduction reaction of iron</w:t>
               </w:r>
@@ -9465,355 +9465,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow gravity-driven migration and interaction of a bubble and a solid particle near a free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guémas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Boundary Element and Meshless Techniques XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519386v1</w:t>
+                <w:t xml:space="preserve">hal-01519285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow gravity-driven migration and interaction of a bubble and a solid particle near a free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration of plasticizer from a PVC hose into a food simulant in flowing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guémas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Boris Jaffrennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel Limouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Boundary Element and Meshless Techniques XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519285v1</w:t>
+                <w:t xml:space="preserve">hal-01519385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of plasticizer from a PVC hose into a food simulant in flowing conditions</w:t>
+                <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel Limouzin</w:t>
+                <w:t xml:space="preserve">Marion Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519385v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow gravity-driven migration and interaction of a bubble and a solid particle near a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,51 +9851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising bubble near a free surface: numerical and asymptotic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10041,51 +10041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven migration of bubbles and/or solid particles near a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven migration of one bubble near a free surface: surface tension effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,51 +10289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10794,51 +10794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACA8DC51"/>
+    <w:nsid w:val="A824993D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2184-0378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057643482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/site/index.php?lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04363364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03973638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04369198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7920" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03766358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Agassant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.101001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01646137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01722244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Lop&#233;p&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aussal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N3-387-394" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jaffrennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letailleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Limouzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203733v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1041055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918532" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Uguz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWL2KVK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00795487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kocarkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flesselles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.11.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJD8FR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF9V7GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ponsich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.06.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coutris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(04)00156-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200100742X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0973A3EF5134D099095105DDF91A6A102CA28AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillebois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90822-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5MV6KSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szaniawski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB44TL75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04991073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04990746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04105539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Houdard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vespa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02137540v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839918v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Ta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hayoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323556v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323551v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaffrennou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Limouzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ko&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04872691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95486-0.00125-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433421v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2184-0378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057643482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/site/index.php?lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04363364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03973638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04369198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7920" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03766358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Agassant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.101001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01646137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01722244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Lop&#233;p&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aussal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N3-387-394" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jaffrennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letailleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Limouzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203733v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1041055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918532" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Uguz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWL2KVK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00795487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kocarkova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flesselles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.11.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJD8FR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF9V7GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ponsich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.06.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coutris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(04)00156-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200100742X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0973A3EF5134D099095105DDF91A6A102CA28AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillebois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90822-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5MV6KSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szaniawski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB44TL75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04991073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04990746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04105539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Houdard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vespa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02137540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839925v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978961v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hayoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Ta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaffrennou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Limouzin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ko&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04872691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95486-0.00125-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433421v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>