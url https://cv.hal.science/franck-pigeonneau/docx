--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1342,226 +1342,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2021, 14 (763–776)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078993v1</w:t>
+                <w:t xml:space="preserve">hal-02940051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis of the fused filament fabrication printing process: Experimental and numerical investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass transfer around a rising bubble in a glass-forming liquid involving oxidation-reduction reaction: Numerical computation of the Sherwood number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.116382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.116382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940051v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of an oxygen single‐bubble shrinkage in a borosilicate glass‐forming liquid doped with cerium oxide</w:t>
               </w:r>
@@ -1671,261 +1671,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Podda</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (6), pp.267-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425226v1</w:t>
+                <w:t xml:space="preserve">hal-01773404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of bubble formation in a glass‐forming liquid doped with cerium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Podda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (6), pp.267-295. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773404v2</w:t>
+                <w:t xml:space="preserve">hal-02425226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow analysis of the polymer spreading during extrusion additive manufacturing</w:t>
               </w:r>
@@ -3511,248 +3511,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent flow in yield-stress fluids slows down chaotic mixing</w:t>
+                <w:t xml:space="preserve">Film drainage of viscous liquid on top of bare bubble: Influence of the Bond number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Wendell</w:t>
+                <w:t xml:space="preserve">Helena Kocarkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), pp.023024. </w:t>
+              <w:t xml:space="preserve">Physics of Fluid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (022105), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4792310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876964v1</w:t>
+                <w:t xml:space="preserve">hal-00795487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film drainage of viscous liquid on top of bare bubble: Influence of the Bond number</w:t>
+                <w:t xml:space="preserve">Intermittent flow in yield-stress fluids slows down chaotic mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Kocarkova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">D. M. Wendell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (022105), pp.1. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.023024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4792310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.023024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795487v1</w:t>
+                <w:t xml:space="preserve">hal-00876964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of iron content in oxidation front in soda-lime silicate glasses: an experimental and comparative study</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of vertical films of molten glass due to evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Kocarkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,204 +5395,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fiber Content in Starch-Based Composites: Revisiting Phase Roles and Material Characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA pour la formulation et l'élaboration des verres à empreinte carbone réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jounrée GDR DumBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Sophia Antipolis (06), France</w:t>
+              <w:t xml:space="preserve">Journées REVELOR:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452801v1</w:t>
+                <w:t xml:space="preserve">hal-04991073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA pour la formulation et l'élaboration des verres à empreinte carbone réduite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Fiber Content in Starch-Based Composites: Revisiting Phase Roles and Material Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandravati Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées REVELOR:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Jounrée GDR DumBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991073v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bubble population undergoing mass transfer and coalescence in a glass forming liquid</w:t>
               </w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-informed machine learning prediction of properties of oxide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,372 +6336,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504733v1</w:t>
+                <w:t xml:space="preserve">hal-03414008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen Bubble Formation in a Glass Melt in the context of Nuclear Waste Vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t>
+              <w:t xml:space="preserve">30th International Conference Nuclear Energy for New Europe (NENE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442006v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of bubble formation in a borosilicate melt doped with cerium oxide</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GDR TherMatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414008v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse thermique du procédé de fabrication par fil fondu de la tête de chauffe à la pièce imprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7117,467 +7117,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d'affinage et d'oxydoréduction dans les fours industriels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuorui Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorel Fourmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Révelor : Vers le transition vitreuse et au delà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560193v1</w:t>
+                <w:t xml:space="preserve">hal-02914648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Numerical Modelling of Redox Reactions and Glass Melt Fining Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of O2 bubble formation in borosilicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F. P. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International seminar on furnace design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Velké Karlovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Society of Glass Technology annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cambridge (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137540v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of O2 bubble formation in borosilicate melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+                <w:t xml:space="preserve">Spatial distribution of nucleated bubbles in molten glasses undergoing coalescence and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Glass Technology annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cambridge (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Meeting of DGG-USTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560229v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of nucleated bubbles in molten glasses undergoing coalescence and growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Numerical Modelling of Redox Reactions and Glass Melt Fining Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of DGG-USTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">15th International seminar on furnace design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Velké Karlovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133832v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Composition of Rare-Earth Doped Phase-Separated Nanoparticles in Optical Fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des processus d'affinage et d'oxydoréduction dans les fours industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t>
+              <w:t xml:space="preserve">Journées Révelor : Vers le transition vitreuse et au delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914648v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t>
               </w:r>
@@ -7777,398 +7777,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleated bubbles in glass former liquids undergoing coalescence and growth</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Boloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibilaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839918v1</w:t>
+                <w:t xml:space="preserve">hal-01978958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoconvective instabilities of a non uniform Joule-heated liquid enclosed in a rectangular cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fredéric Lopépé</w:t>
+                <w:t xml:space="preserve">Nucleated bubbles in glass former liquids undergoing coalescence and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839925v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination par une méthode aux éléments finis des coefficients de transfert de masse pour des bulles en ascension dans un écoulement en régime de Stokes tenant de réactions chimiques proches de l'équilibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoconvective instabilities of a non uniform Joule-heated liquid enclosed in a rectangular cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredéric Lopépé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Physics of Non-Crystalline Solids and 14th European Society of Glass Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978961v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination par une méthode aux éléments finis des coefficients de transfert de masse pour des bulles en ascension dans un écoulement en régime de Stokes tenant de réactions chimiques proches de l'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978958v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t>
               </w:r>
@@ -8206,51 +8206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8567,411 +8567,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Sparse Cardinal Sine Decomposition to 3D Stokes flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t>
+                <w:t xml:space="preserve">An implicit high order discontinuous Galerkin level set method for two-phase flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Sellier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Boundary Elements and Other Mesh Reduction Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sienne, Italy</w:t>
+              <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519282v1</w:t>
+                <w:t xml:space="preserve">hal-01323548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic wetting of a liquid film in a vertical hydrophobic tube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Verneuil</w:t>
+                <w:t xml:space="preserve">Application of the Sparse Cardinal Sine Decomposition to 3D Stokes flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">39th International Conference on Boundary Elements and Other Mesh Reduction Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519363v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit high order discontinuous Galerkin level set method for two-phase flow problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic wetting of a liquid film in a vertical hydrophobic tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Ta</w:t>
+                <w:t xml:space="preserve">Emilie Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323548v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled Navier-Stokes/Cahn-Hilliard equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF-2016 – 9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9465,355 +9465,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow gravity-driven migration and interaction of a bubble and a solid particle near a free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Guémas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">Marion Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Boundary Element and Meshless Techniques XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519285v1</w:t>
+                <w:t xml:space="preserve">hal-01519386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of plasticizer from a PVC hose into a food simulant in flowing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow gravity-driven migration and interaction of a bubble and a solid particle near a free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guémas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krystel Limouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Boundary Element and Meshless Techniques XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519385v1</w:t>
+                <w:t xml:space="preserve">hal-01519285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
+                <w:t xml:space="preserve">Migration of plasticizer from a PVC hose into a food simulant in flowing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Jaffrennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perrodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Krystel Limouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519386v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow gravity-driven migration and interaction of a bubble and a solid particle near a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,51 +9851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rising bubble near a free surface: numerical and asymptotic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10041,51 +10041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven migration of bubbles and/or solid particles near a free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10136,51 +10136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity-driven migration of one bubble near a free surface: surface tension effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guémas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,51 +10289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10794,51 +10794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A824993D"/>
+    <w:nsid w:val="68260611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11025,51 +11025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2184-0378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057643482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/site/index.php?lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04363364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03973638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04369198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7920" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03766358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Agassant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.101001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01646137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01722244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Lop&#233;p&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aussal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N3-387-394" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jaffrennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letailleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Limouzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203733v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1041055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918532" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Uguz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWL2KVK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00795487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kocarkova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792310" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flesselles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.11.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJD8FR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF9V7GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ponsich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.06.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coutris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(04)00156-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200100742X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0973A3EF5134D099095105DDF91A6A102CA28AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillebois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90822-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5MV6KSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szaniawski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB44TL75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04991073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04990746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04105539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Houdard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vespa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02137540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839925v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978961v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519282v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hayoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Ta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaffrennou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Limouzin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ko&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04872691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95486-0.00125-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433421v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pigeonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2184-0378" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057643482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ustverre.fr/site/index.php?lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05206864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127609" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04363364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04271208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03973638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04369198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bm7920" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03951154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202274052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03766358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Agassant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03903277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229456v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Neyret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.15895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02940051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03078993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.116382" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JACE.17398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Podda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02425219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.101001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02388109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7120105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01646137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15361" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01722244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Lop&#233;p&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01738235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alouges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aussal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V5-N3-387-394" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jaffrennou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Letailleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Limouzin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360390v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Boujlel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.031301" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guemas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203733v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1041055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yazhgur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM01886B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918532" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Uguz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labrosse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWL2KVK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00795487v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kocarkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4792310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876964v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wendell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.023024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Flesselles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2012.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3629815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.11.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PJD8FR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPF9V7GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ponsich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azzaro-Pantel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pibouleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2009.06.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Coutris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(04)00156-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442927v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chavanne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200100742X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0973A3EF5134D099095105DDF91A6A102CA28AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillebois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(98)90822-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5MV6KSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szaniawski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1995.1010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB44TL75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04991073v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04990746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Pellerin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colliard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04105539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Guzik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Houdard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cabodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Vespa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03504733v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914693v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillermier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. P. Pereira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02133832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02137540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839918v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01839925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978961v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978959v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632867v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323548v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Ta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519282v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hayoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verneuil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323551v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519365v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519382v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Philippi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519285v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gu&#233;mas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519385v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jaffrennou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Limouzin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519384v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519290v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519293v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ko&#269;&#225;rkov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04872691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-95486-0.00125-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00433421v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>