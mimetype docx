--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCK POIRIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeur des universités en informatique à l’université Bretagne-Sud (UBS) depuis 1995 – 1re classe en 2004 - classe exceptionnelle en 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du laboratoire Lab-STICC (UMR 6285) - équipe MOTEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller municipal de Vannes et conseiller communautaire de GMVA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées à l’UBS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du département Mathématiques - Informatique - Statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la délocalisation du master Informatique à l’ISGA (Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du bureau et du conseil de l'UFR Sciences et sciences de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du CFVU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission numérique de l’ESPE de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-président de l’UBS en charge du développement durable de 2012 à 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de l’IUP Informatique & Statistique de Vannes de 1996 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du laboratoire d'informatique Valoria de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du DEA informatique – option « Interaction homme-machine » UBS-Télécom Bretagne de 2002 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du master recherche spécialité « Interaction humain-machine » UBS-Télécom Bretagne de 2004 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la dominante TICE du master MEF de 2010 à 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séjour sabbatique à la direction de la recherche de Renault (1993-1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Ecole Nationale Supérieure des Télécommunications (1988-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Université de Côte d’Ivoire (1987-1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant à l’Université Paris Sud 11 (1983-1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ingénieur UTC en génie informatique (1982) - 1re promotion d'ingénieur en informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA en informatique de l’UTC (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en informatique de Paris Sud 11 (1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à diriger les recherches de Paris Sud 11 (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Interaction homme-machine (IHM) / Human-Machine Interaction (HCI) - depuis 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation et conception de l’interaction, interaction tactile, gestuelle et corporelleo entrée de texteo aide à la saisie pour personnes handicapées, communication alternative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage humain (EAIH) / Technology-Enhanced Learning (TEL) - depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation de l'apprentissage assisté par la technologieo personnalisation, adaptation, recommandationo analyse des critères de succès de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage artificiel et réseaux de neurones - de1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 thèses en cours de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de la Commission de Pilotage des Publications et Manifestations Scientifiques de l’Association francophone d’interaction homme-machine (AFIHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-président de la conférence Ergo’IHM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co président du workshop Ergo-IA 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur ou co-auteur de 120 publications dans des revues ou conférences nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o  une trentaine sur l'apprentissage humain depuis 2015o  une quarantaine sur l'entrée de texte et la communication alternative depuis 2004o  une vingtaine sur l'interaction homme-machine depuis 1991o  une dizaine sur la reconnaissance de la parole de 1983 à 1989o  une vingtaine sur les réseaux de neurones de 1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées et identité numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mél </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck.Poirier@univ-ubs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Toile </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/franckpoirier/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://interactionblog.blogspot.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Twitter  @efpi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Evaluation with a Personalized Feedback Conversational Agent Integrated in Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (06), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v18i06.36783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Filtering Recommendation System in an Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJWLTT.294573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBAT: Design and Experimentation of a Learning Analysis Dashboard for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.331 - 350. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28945/4820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 6, Number 1 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la communication avec Sibylle : aspects ergonomiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces réduites pour l'entrée de texte. État de l'art et présentation du communicateur Sibylle pour l'aide à l'écriture de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.63-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with In-Vehicle Electronic Systems. A Complete Description of a Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.109-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social learning analysis using Learning Management System and Learning Experience to predict learners' success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Gharbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Online Academic Success and Self-Regulation Through Learning Analytics Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education (WCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hiroshima, Japan. pp.332-342, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43393-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbot design to help learners self-regulte their learning in online learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Learning Technologies (ICALT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chatbot-based Learning Object Recommendation: A Comparative Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Cofu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized e-learning recommender system based on a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE Global Engineering Education Conference 2022 (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced online academic success and self-regulation through learning analytics dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education 2022 (WCCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP's Technical Committee on Education (TC3), Aug 2022, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand the influence of learning analytics dashboards on learner self-regulation and academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Global Engineering Education Conference (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of Learning Analysis Dashboards for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L@S '21: Eighth (2021) ACM Conference on Learning @ Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Germany. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430895.3460990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation de tableaux de bord d'apprentissage pour les enseignants et les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of self-regulated e-learning and personalization of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity (ICI2C'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National School of Applied Sciences of Sultan Moulay Slimane University, Nov 2021, Khouribga, Morocco. pp.274-286, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Journal d'Interaction Personne-Système" (JIPS), IHM 2018, 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modalité pour l'interaction avec les petits appareils mobiles et vestimentaires : texte ou vocal ? Comment choisir entre clavier et assistant personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A HYBRID UNIVERSITY EDUCATION, INTEGRATION OF MOOCS IN INITIAL TRAINING PROGRAMS: A CASE OF A BIG PRIVATE EDUCATION STRUCTURE IN MOROCCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaîb Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2016, Valence, Spain. pp.6132 - 6141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2016.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'utilisation de la traçabilité dans les plateformes e-learning, en vue de la prise de décision dans le recrutement ou la promotion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMT 2016 - Congrès Méditerranéen des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS INTEGRATING MOOC IN THE MOROCCAN HIGHER EDUCATIONAL SYSTEM: ECONOMIC PEDAGOGICAL MODEL BASED ON ICT FOR ON-GOING EDUCATION AND TEACHER MOTIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seville, Spain. pp.6867 - 6873, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2016.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation des TIC dans la formation des ressources humaines travaillant dans le domaine de l'éducation et la formation, étude de l'impact de l'adaptabilité et de la traçabilité des apprentissages pour une bonne formation continue enrichissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMQUSEF12 : Congrès International sur la Qualité de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to input text on smartwatches? When the screen is tiny, a 3-key keypad is better than a full keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 - Workshop on Inviscid Text Entry and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT AS LEARNING TOOLS AND CARRYING COLLABORATIVE WORK IN THE MOROCCAN UNIVERSITY EDUCATIONAL SYSTEM: SUMMARY, REVIEW AND OPTIMIZATION APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Approaches Derived from UniGlyph to Allow Text Input on Tiny Devices Such as Connected Watches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.554 - 562, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacción'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication System for Persons with Cerebral Palsy In Situ Observation of Social Interaction Following Assisted Information Request</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp 419-426, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a communication system used in mobility by users with physical disabilities, focus on cerebral palsy with athetoid problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport - ICALT'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication system for people with athetoid cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction - Interact 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Methods For Handheld Devices Or For AAC Writing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Designing and Evaluating Text Entry Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer lorsqu'on est un utilisateur infirme moteur cérébral (IMC) de type athétosique ? Étude de cas des différents moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces interactives et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre un clavier virtuel AZERTY et un clavier multitap pour des utilisateurs souffrant d'une Infirmité Motrice Cérébrale de type tétraplégique athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between AZERTY-type and K- Hermes virtual keyboards dedicated to users with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in Human-Computer Interaction: Users Diversity, 6th International Conference, UAHCI 2011, Held as Part of HCI International 2011, Proceedings, Part II, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando (FL), United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21663-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de saisie de texte visant à réduire l'effort des utilisateurs à handicap moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Informatique Avancée, ERGO'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pictographic Representation, Syntactic Information and Gestures in Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.735-744, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Word Selection in Predictive Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.725-734, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Innovation for digital convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE INTERFACES AND HUMAN COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carvoeiro, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of user performance for pointing and scrolling tasks on handheld devices using tilt sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conferences on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation participative pour la convergence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and optimization of word disambiguation for text entry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design of User Interfaces 2008 - CADUI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albacete, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de saisie de texte sur dispositifs mobiles pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Metz, France. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Entry on Mobile Devices for Users with Severe Motor Impairments: HandiGlyph, a Primitive Shapes Based Onscreen Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS conference on Computers and accessibility 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Halifax, Canada. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion capturing based pointing and scrolling on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessible Design in the Digital World: new media, new users, new technologies 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Computer-Human Interaction, IRIA ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sainte Luce, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new performance measure taking into account the mental load in mobile text entry tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interact 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.653-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph2PPC: A reduced onscreen keyboard for text input on PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Interaction Homme-Machine - Human 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Timimoun, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions caractéristiques de l'interaction gestuelle sur table de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph: only one keystroke per character on a 4-button minimal keypad for key-based text entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China. pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph : une méthode universelle pour la saisie de texte sur dispositifs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph 2 : une saisie de texte avec deux appuis de touches par caractère - Principes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'analogies scripturales pour la conception d'une méthode de saisie en mobilité – Uni-Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie de données pour interfaces réduites avec Glyph : principes, niveaux de saisie et évaluations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph: A New Stroke-Alphabet for Stylus-Based or Key-Based Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Human-Computer Interaction – HCI International 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : un système d'aide à la saisie de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes de saisie de données sur dispositifs nomades. Une typologie des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour une nouvelle méthode de saisie de données sur dispositifs mobiles : Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lacanau, France. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide logicielle à la communication pour des utilisateurs de profil Infirmes Moteurs Cérébraux (IMC) de type athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : 9eme Manifestation des Jeunes Chercheurs en Sciences et Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interdisciplinaire de l'intercompréhension dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative Homme-Homme, Animal-Homme-Machine et Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME editions, pp.103-123, 2013, echanges, ISBN 978-2-8066-0859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la théorie de l'activité est un bon cadre d'analyse de l'enseignement en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCK POIRIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeur des universités en informatique à l’université Bretagne-Sud (UBS) depuis 1995 – 1re classe en 2004 - classe exceptionnelle en 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du laboratoire Lab-STICC (UMR 6285) - équipe MOTEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller municipal de Vannes et conseiller communautaire de GMVA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées à l’UBS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du département Mathématiques - Informatique - Statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la délocalisation du master Informatique à l’ISGA (Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du bureau et du conseil de l'UFR Sciences et sciences de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du CFVU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission numérique de l’ESPE de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-président de l’UBS en charge du développement durable de 2012 à 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de l’IUP Informatique & Statistique de Vannes de 1996 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du laboratoire d'informatique Valoria de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du DEA informatique – option « Interaction homme-machine » UBS-Télécom Bretagne de 2002 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du master recherche spécialité « Interaction humain-machine » UBS-Télécom Bretagne de 2004 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la dominante TICE du master MEF de 2010 à 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séjour sabbatique à la direction de la recherche de Renault (1993-1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Ecole Nationale Supérieure des Télécommunications (1988-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Université de Côte d’Ivoire (1987-1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant à l’Université Paris Sud 11 (1983-1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ingénieur UTC en génie informatique (1982) - 1re promotion d'ingénieur en informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA en informatique de l’UTC (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en informatique de Paris Sud 11 (1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à diriger les recherches de Paris Sud 11 (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Interaction homme-machine (IHM) / Human-Machine Interaction (HCI) - depuis 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation et conception de l’interaction, interaction tactile, gestuelle et corporelleo entrée de texteo aide à la saisie pour personnes handicapées, communication alternative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage humain (EAIH) / Technology-Enhanced Learning (TEL) - depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation de l'apprentissage assisté par la technologieo personnalisation, adaptation, recommandationo analyse des critères de succès de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage artificiel et réseaux de neurones - de1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 thèses en cours de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de la Commission de Pilotage des Publications et Manifestations Scientifiques de l’Association francophone d’interaction homme-machine (AFIHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-président de la conférence Ergo’IHM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co président du workshop Ergo-IA 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur ou co-auteur de 120 publications dans des revues ou conférences nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o  une trentaine sur l'apprentissage humain depuis 2015o  une quarantaine sur l'entrée de texte et la communication alternative depuis 2004o  une vingtaine sur l'interaction homme-machine depuis 1991o  une dizaine sur la reconnaissance de la parole de 1983 à 1989o  une vingtaine sur les réseaux de neurones de 1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées et identité numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mél </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck.Poirier@univ-ubs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Toile </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/franckpoirier/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://interactionblog.blogspot.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Twitter  @efpi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Evaluation with a Personalized Feedback Conversational Agent Integrated in Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (06), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v18i06.36783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Filtering Recommendation System in an Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJWLTT.294573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBAT: Design and Experimentation of a Learning Analysis Dashboard for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.331 - 350. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28945/4820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 6, Number 1 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la communication avec Sibylle : aspects ergonomiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces réduites pour l'entrée de texte. État de l'art et présentation du communicateur Sibylle pour l'aide à l'écriture de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.63-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with In-Vehicle Electronic Systems. A Complete Description of a Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.109-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social learning analysis using Learning Management System and Learning Experience to predict learners' success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Gharbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Online Academic Success and Self-Regulation Through Learning Analytics Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education (WCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hiroshima, Japan. pp.332-342, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43393-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbot design to help learners self-regulte their learning in online learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Learning Technologies (ICALT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chatbot-based Learning Object Recommendation: A Comparative Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Cofu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized e-learning recommender system based on a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE Global Engineering Education Conference 2022 (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced online academic success and self-regulation through learning analytics dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education 2022 (WCCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP's Technical Committee on Education (TC3), Aug 2022, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand the influence of learning analytics dashboards on learner self-regulation and academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Global Engineering Education Conference (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of Learning Analysis Dashboards for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L@S '21: Eighth (2021) ACM Conference on Learning @ Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Germany. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430895.3460990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation de tableaux de bord d'apprentissage pour les enseignants et les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of self-regulated e-learning and personalization of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity (ICI2C'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National School of Applied Sciences of Sultan Moulay Slimane University, Nov 2021, Khouribga, Morocco. pp.274-286, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Journal d'Interaction Personne-Système" (JIPS), IHM 2018, 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modalité pour l'interaction avec les petits appareils mobiles et vestimentaires : texte ou vocal ? Comment choisir entre clavier et assistant personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A HYBRID UNIVERSITY EDUCATION, INTEGRATION OF MOOCS IN INITIAL TRAINING PROGRAMS: A CASE OF A BIG PRIVATE EDUCATION STRUCTURE IN MOROCCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaîb Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2016, Valence, Spain. pp.6132 - 6141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2016.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS INTEGRATING MOOC IN THE MOROCCAN HIGHER EDUCATIONAL SYSTEM: ECONOMIC PEDAGOGICAL MODEL BASED ON ICT FOR ON-GOING EDUCATION AND TEACHER MOTIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seville, Spain. pp.6867 - 6873, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2016.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'utilisation de la traçabilité dans les plateformes e-learning, en vue de la prise de décision dans le recrutement ou la promotion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMT 2016 - Congrès Méditerranéen des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation des TIC dans la formation des ressources humaines travaillant dans le domaine de l'éducation et la formation, étude de l'impact de l'adaptabilité et de la traçabilité des apprentissages pour une bonne formation continue enrichissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMQUSEF12 : Congrès International sur la Qualité de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to input text on smartwatches? When the screen is tiny, a 3-key keypad is better than a full keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 - Workshop on Inviscid Text Entry and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT AS LEARNING TOOLS AND CARRYING COLLABORATIVE WORK IN THE MOROCCAN UNIVERSITY EDUCATIONAL SYSTEM: SUMMARY, REVIEW AND OPTIMIZATION APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Approaches Derived from UniGlyph to Allow Text Input on Tiny Devices Such as Connected Watches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.554 - 562, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacción'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication System for Persons with Cerebral Palsy In Situ Observation of Social Interaction Following Assisted Information Request</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp 419-426, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a communication system used in mobility by users with physical disabilities, focus on cerebral palsy with athetoid problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport - ICALT'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication system for people with athetoid cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction - Interact 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Methods For Handheld Devices Or For AAC Writing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Designing and Evaluating Text Entry Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer lorsqu'on est un utilisateur infirme moteur cérébral (IMC) de type athétosique ? Étude de cas des différents moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces interactives et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre un clavier virtuel AZERTY et un clavier multitap pour des utilisateurs souffrant d'une Infirmité Motrice Cérébrale de type tétraplégique athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between AZERTY-type and K- Hermes virtual keyboards dedicated to users with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in Human-Computer Interaction: Users Diversity, 6th International Conference, UAHCI 2011, Held as Part of HCI International 2011, Proceedings, Part II, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando (FL), United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21663-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de saisie de texte visant à réduire l'effort des utilisateurs à handicap moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Informatique Avancée, ERGO'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pictographic Representation, Syntactic Information and Gestures in Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.735-744, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Word Selection in Predictive Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.725-734, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Innovation for digital convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE INTERFACES AND HUMAN COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carvoeiro, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of user performance for pointing and scrolling tasks on handheld devices using tilt sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conferences on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation participative pour la convergence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and optimization of word disambiguation for text entry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design of User Interfaces 2008 - CADUI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albacete, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Entry on Mobile Devices for Users with Severe Motor Impairments: HandiGlyph, a Primitive Shapes Based Onscreen Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS conference on Computers and accessibility 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Halifax, Canada. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de saisie de texte sur dispositifs mobiles pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Metz, France. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion capturing based pointing and scrolling on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessible Design in the Digital World: new media, new users, new technologies 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Computer-Human Interaction, IRIA ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sainte Luce, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new performance measure taking into account the mental load in mobile text entry tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interact 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.653-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph2PPC: A reduced onscreen keyboard for text input on PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Interaction Homme-Machine - Human 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Timimoun, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions caractéristiques de l'interaction gestuelle sur table de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph: only one keystroke per character on a 4-button minimal keypad for key-based text entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China. pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph : une méthode universelle pour la saisie de texte sur dispositifs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph 2 : une saisie de texte avec deux appuis de touches par caractère - Principes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'analogies scripturales pour la conception d'une méthode de saisie en mobilité – Uni-Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie de données pour interfaces réduites avec Glyph : principes, niveaux de saisie et évaluations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph: A New Stroke-Alphabet for Stylus-Based or Key-Based Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Human-Computer Interaction – HCI International 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : un système d'aide à la saisie de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes de saisie de données sur dispositifs nomades. Une typologie des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour une nouvelle méthode de saisie de données sur dispositifs mobiles : Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lacanau, France. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide logicielle à la communication pour des utilisateurs de profil Infirmes Moteurs Cérébraux (IMC) de type athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : 9eme Manifestation des Jeunes Chercheurs en Sciences et Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interdisciplinaire de l'intercompréhension dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative Homme-Homme, Animal-Homme-Machine et Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME editions, pp.103-123, 2013, echanges, ISBN 978-2-8066-0859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la théorie de l'activité est un bon cadre d'analyse de l'enseignement en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franck.Poirier@univ-ubs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/franckpoirier/accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://interactionblog.blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Kaiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v18i06.36783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baidada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWLTT.294573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Safsouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28945/4820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433734v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guerrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Gharbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#238;b Riyami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2016.0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baidada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Riyami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2016.0572" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baidada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belatar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21663-3_33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL5P405R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFHL13HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414510" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192904v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franck.Poirier@univ-ubs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/franckpoirier/accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://interactionblog.blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Kaiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v18i06.36783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baidada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWLTT.294573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Safsouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28945/4820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433734v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guerrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Gharbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#238;b Riyami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2016.0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Riyami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2016.0572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baidada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baidada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belatar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21663-3_33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL5P405R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFHL13HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192904v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>