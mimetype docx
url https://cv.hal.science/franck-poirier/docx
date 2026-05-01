--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCK POIRIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeur des universités en informatique à l’université Bretagne-Sud (UBS) depuis 1995 – 1re classe en 2004 - classe exceptionnelle en 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du laboratoire Lab-STICC (UMR 6285) - équipe MOTEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller municipal de Vannes et conseiller communautaire de GMVA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées à l’UBS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du département Mathématiques - Informatique - Statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la délocalisation du master Informatique à l’ISGA (Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du bureau et du conseil de l'UFR Sciences et sciences de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du CFVU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission numérique de l’ESPE de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-président de l’UBS en charge du développement durable de 2012 à 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de l’IUP Informatique & Statistique de Vannes de 1996 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du laboratoire d'informatique Valoria de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du DEA informatique – option « Interaction homme-machine » UBS-Télécom Bretagne de 2002 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du master recherche spécialité « Interaction humain-machine » UBS-Télécom Bretagne de 2004 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la dominante TICE du master MEF de 2010 à 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séjour sabbatique à la direction de la recherche de Renault (1993-1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Ecole Nationale Supérieure des Télécommunications (1988-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Université de Côte d’Ivoire (1987-1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant à l’Université Paris Sud 11 (1983-1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ingénieur UTC en génie informatique (1982) - 1re promotion d'ingénieur en informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA en informatique de l’UTC (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en informatique de Paris Sud 11 (1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à diriger les recherches de Paris Sud 11 (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Interaction homme-machine (IHM) / Human-Machine Interaction (HCI) - depuis 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation et conception de l’interaction, interaction tactile, gestuelle et corporelleo entrée de texteo aide à la saisie pour personnes handicapées, communication alternative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage humain (EAIH) / Technology-Enhanced Learning (TEL) - depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation de l'apprentissage assisté par la technologieo personnalisation, adaptation, recommandationo analyse des critères de succès de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage artificiel et réseaux de neurones - de1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 thèses en cours de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de la Commission de Pilotage des Publications et Manifestations Scientifiques de l’Association francophone d’interaction homme-machine (AFIHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-président de la conférence Ergo’IHM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co président du workshop Ergo-IA 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur ou co-auteur de 120 publications dans des revues ou conférences nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o  une trentaine sur l'apprentissage humain depuis 2015o  une quarantaine sur l'entrée de texte et la communication alternative depuis 2004o  une vingtaine sur l'interaction homme-machine depuis 1991o  une dizaine sur la reconnaissance de la parole de 1983 à 1989o  une vingtaine sur les réseaux de neurones de 1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées et identité numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mél </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck.Poirier@univ-ubs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Toile </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/franckpoirier/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://interactionblog.blogspot.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Twitter  @efpi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Evaluation with a Personalized Feedback Conversational Agent Integrated in Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (06), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v18i06.36783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Filtering Recommendation System in an Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJWLTT.294573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBAT: Design and Experimentation of a Learning Analysis Dashboard for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.331 - 350. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28945/4820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 6, Number 1 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la communication avec Sibylle : aspects ergonomiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces réduites pour l'entrée de texte. État de l'art et présentation du communicateur Sibylle pour l'aide à l'écriture de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.63-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with In-Vehicle Electronic Systems. A Complete Description of a Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.109-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social learning analysis using Learning Management System and Learning Experience to predict learners' success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Gharbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Online Academic Success and Self-Regulation Through Learning Analytics Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education (WCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hiroshima, Japan. pp.332-342, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43393-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbot design to help learners self-regulte their learning in online learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Learning Technologies (ICALT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chatbot-based Learning Object Recommendation: A Comparative Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Cofu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized e-learning recommender system based on a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE Global Engineering Education Conference 2022 (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced online academic success and self-regulation through learning analytics dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education 2022 (WCCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP's Technical Committee on Education (TC3), Aug 2022, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand the influence of learning analytics dashboards on learner self-regulation and academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Global Engineering Education Conference (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of Learning Analysis Dashboards for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L@S '21: Eighth (2021) ACM Conference on Learning @ Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Germany. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430895.3460990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation de tableaux de bord d'apprentissage pour les enseignants et les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of self-regulated e-learning and personalization of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity (ICI2C'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National School of Applied Sciences of Sultan Moulay Slimane University, Nov 2021, Khouribga, Morocco. pp.274-286, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Journal d'Interaction Personne-Système" (JIPS), IHM 2018, 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modalité pour l'interaction avec les petits appareils mobiles et vestimentaires : texte ou vocal ? Comment choisir entre clavier et assistant personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A HYBRID UNIVERSITY EDUCATION, INTEGRATION OF MOOCS IN INITIAL TRAINING PROGRAMS: A CASE OF A BIG PRIVATE EDUCATION STRUCTURE IN MOROCCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaîb Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2016, Valence, Spain. pp.6132 - 6141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2016.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS INTEGRATING MOOC IN THE MOROCCAN HIGHER EDUCATIONAL SYSTEM: ECONOMIC PEDAGOGICAL MODEL BASED ON ICT FOR ON-GOING EDUCATION AND TEACHER MOTIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seville, Spain. pp.6867 - 6873, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2016.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'utilisation de la traçabilité dans les plateformes e-learning, en vue de la prise de décision dans le recrutement ou la promotion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMT 2016 - Congrès Méditerranéen des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation des TIC dans la formation des ressources humaines travaillant dans le domaine de l'éducation et la formation, étude de l'impact de l'adaptabilité et de la traçabilité des apprentissages pour une bonne formation continue enrichissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMQUSEF12 : Congrès International sur la Qualité de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to input text on smartwatches? When the screen is tiny, a 3-key keypad is better than a full keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 - Workshop on Inviscid Text Entry and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT AS LEARNING TOOLS AND CARRYING COLLABORATIVE WORK IN THE MOROCCAN UNIVERSITY EDUCATIONAL SYSTEM: SUMMARY, REVIEW AND OPTIMIZATION APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Approaches Derived from UniGlyph to Allow Text Input on Tiny Devices Such as Connected Watches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.554 - 562, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacción'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication System for Persons with Cerebral Palsy In Situ Observation of Social Interaction Following Assisted Information Request</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp 419-426, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a communication system used in mobility by users with physical disabilities, focus on cerebral palsy with athetoid problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport - ICALT'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication system for people with athetoid cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction - Interact 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Methods For Handheld Devices Or For AAC Writing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Designing and Evaluating Text Entry Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer lorsqu'on est un utilisateur infirme moteur cérébral (IMC) de type athétosique ? Étude de cas des différents moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces interactives et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre un clavier virtuel AZERTY et un clavier multitap pour des utilisateurs souffrant d'une Infirmité Motrice Cérébrale de type tétraplégique athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between AZERTY-type and K- Hermes virtual keyboards dedicated to users with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in Human-Computer Interaction: Users Diversity, 6th International Conference, UAHCI 2011, Held as Part of HCI International 2011, Proceedings, Part II, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando (FL), United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21663-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de saisie de texte visant à réduire l'effort des utilisateurs à handicap moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Informatique Avancée, ERGO'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pictographic Representation, Syntactic Information and Gestures in Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.735-744, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Word Selection in Predictive Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.725-734, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Innovation for digital convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE INTERFACES AND HUMAN COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carvoeiro, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of user performance for pointing and scrolling tasks on handheld devices using tilt sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conferences on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation participative pour la convergence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and optimization of word disambiguation for text entry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design of User Interfaces 2008 - CADUI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albacete, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Entry on Mobile Devices for Users with Severe Motor Impairments: HandiGlyph, a Primitive Shapes Based Onscreen Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS conference on Computers and accessibility 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Halifax, Canada. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de saisie de texte sur dispositifs mobiles pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Metz, France. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion capturing based pointing and scrolling on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessible Design in the Digital World: new media, new users, new technologies 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Computer-Human Interaction, IRIA ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sainte Luce, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new performance measure taking into account the mental load in mobile text entry tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interact 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.653-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph2PPC: A reduced onscreen keyboard for text input on PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Interaction Homme-Machine - Human 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Timimoun, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions caractéristiques de l'interaction gestuelle sur table de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph: only one keystroke per character on a 4-button minimal keypad for key-based text entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China. pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph : une méthode universelle pour la saisie de texte sur dispositifs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph 2 : une saisie de texte avec deux appuis de touches par caractère - Principes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'analogies scripturales pour la conception d'une méthode de saisie en mobilité – Uni-Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie de données pour interfaces réduites avec Glyph : principes, niveaux de saisie et évaluations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph: A New Stroke-Alphabet for Stylus-Based or Key-Based Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Human-Computer Interaction – HCI International 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : un système d'aide à la saisie de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes de saisie de données sur dispositifs nomades. Une typologie des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour une nouvelle méthode de saisie de données sur dispositifs mobiles : Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lacanau, France. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide logicielle à la communication pour des utilisateurs de profil Infirmes Moteurs Cérébraux (IMC) de type athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : 9eme Manifestation des Jeunes Chercheurs en Sciences et Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interdisciplinaire de l'intercompréhension dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative Homme-Homme, Animal-Homme-Machine et Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME editions, pp.103-123, 2013, echanges, ISBN 978-2-8066-0859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la théorie de l'activité est un bon cadre d'analyse de l'enseignement en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCK POIRIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeur des universités en informatique à l’université Bretagne-Sud (UBS) depuis 1995 – 1re classe en 2004 - classe exceptionnelle en 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du laboratoire Lab-STICC (UMR 6285) - équipe MOTEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller municipal de Vannes et conseiller communautaire de GMVA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées à l’UBS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du département Mathématiques - Informatique - Statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la délocalisation du master Informatique à l’ISGA (Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du bureau et du conseil de l'UFR Sciences et sciences de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du CFVU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission numérique de l’ESPE de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-président de l’UBS en charge du développement durable de 2012 à 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de l’IUP Informatique & Statistique de Vannes de 1996 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du laboratoire d'informatique Valoria de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du DEA informatique – option « Interaction homme-machine » UBS-Télécom Bretagne de 2002 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du master recherche spécialité « Interaction humain-machine » UBS-Télécom Bretagne de 2004 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la dominante TICE du master MEF de 2010 à 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séjour sabbatique à la direction de la recherche de Renault (1993-1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Ecole Nationale Supérieure des Télécommunications (1988-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Université de Côte d’Ivoire (1987-1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant à l’Université Paris Sud 11 (1983-1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ingénieur UTC en génie informatique (1982) - 1re promotion d'ingénieur en informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA en informatique de l’UTC (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en informatique de Paris Sud 11 (1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à diriger les recherches de Paris Sud 11 (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Interaction homme-machine (IHM) / Human-Machine Interaction (HCI) - depuis 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation et conception de l’interaction, interaction tactile, gestuelle et corporelleo entrée de texteo aide à la saisie pour personnes handicapées, communication alternative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage humain (EAIH) / Technology-Enhanced Learning (TEL) - depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation de l'apprentissage assisté par la technologieo personnalisation, adaptation, recommandationo analyse des critères de succès de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage artificiel et réseaux de neurones - de1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 thèses en cours de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de la Commission de Pilotage des Publications et Manifestations Scientifiques de l’Association francophone d’interaction homme-machine (AFIHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-président de la conférence Ergo’IHM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co président du workshop Ergo-IA 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur ou co-auteur de 120 publications dans des revues ou conférences nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o  une trentaine sur l'apprentissage humain depuis 2015o  une quarantaine sur l'entrée de texte et la communication alternative depuis 2004o  une vingtaine sur l'interaction homme-machine depuis 1991o  une dizaine sur la reconnaissance de la parole de 1983 à 1989o  une vingtaine sur les réseaux de neurones de 1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées et identité numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mél </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck.Poirier@univ-ubs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Toile </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/franckpoirier/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://interactionblog.blogspot.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Twitter  @efpi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Evaluation with a Personalized Feedback Conversational Agent Integrated in Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (06), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v18i06.36783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Filtering Recommendation System in an Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJWLTT.294573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBAT: Design and Experimentation of a Learning Analysis Dashboard for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.331 - 350. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28945/4820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 6, Number 1 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la communication avec Sibylle : aspects ergonomiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces réduites pour l'entrée de texte. État de l'art et présentation du communicateur Sibylle pour l'aide à l'écriture de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.63-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with In-Vehicle Electronic Systems. A Complete Description of a Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.109-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Online Academic Success and Self-Regulation Through Learning Analytics Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education (WCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hiroshima, Japan. pp.332-342, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43393-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social learning analysis using Learning Management System and Learning Experience to predict learners' success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Gharbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbot design to help learners self-regulte their learning in online learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Learning Technologies (ICALT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chatbot-based Learning Object Recommendation: A Comparative Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Cofu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized e-learning recommender system based on a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE Global Engineering Education Conference 2022 (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced online academic success and self-regulation through learning analytics dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education 2022 (WCCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP's Technical Committee on Education (TC3), Aug 2022, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand the influence of learning analytics dashboards on learner self-regulation and academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Global Engineering Education Conference (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of Learning Analysis Dashboards for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L@S '21: Eighth (2021) ACM Conference on Learning @ Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Germany. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430895.3460990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation de tableaux de bord d'apprentissage pour les enseignants et les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of self-regulated e-learning and personalization of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity (ICI2C'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National School of Applied Sciences of Sultan Moulay Slimane University, Nov 2021, Khouribga, Morocco. pp.274-286, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Journal d'Interaction Personne-Système" (JIPS), IHM 2018, 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modalité pour l'interaction avec les petits appareils mobiles et vestimentaires : texte ou vocal ? Comment choisir entre clavier et assistant personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A HYBRID UNIVERSITY EDUCATION, INTEGRATION OF MOOCS IN INITIAL TRAINING PROGRAMS: A CASE OF A BIG PRIVATE EDUCATION STRUCTURE IN MOROCCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaîb Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2016, Valence, Spain. pp.6132 - 6141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2016.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'utilisation de la traçabilité dans les plateformes e-learning, en vue de la prise de décision dans le recrutement ou la promotion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMT 2016 - Congrès Méditerranéen des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation des TIC dans la formation des ressources humaines travaillant dans le domaine de l'éducation et la formation, étude de l'impact de l'adaptabilité et de la traçabilité des apprentissages pour une bonne formation continue enrichissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMQUSEF12 : Congrès International sur la Qualité de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS INTEGRATING MOOC IN THE MOROCCAN HIGHER EDUCATIONAL SYSTEM: ECONOMIC PEDAGOGICAL MODEL BASED ON ICT FOR ON-GOING EDUCATION AND TEACHER MOTIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seville, Spain. pp.6867 - 6873, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2016.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to input text on smartwatches? When the screen is tiny, a 3-key keypad is better than a full keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 - Workshop on Inviscid Text Entry and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT AS LEARNING TOOLS AND CARRYING COLLABORATIVE WORK IN THE MOROCCAN UNIVERSITY EDUCATIONAL SYSTEM: SUMMARY, REVIEW AND OPTIMIZATION APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Approaches Derived from UniGlyph to Allow Text Input on Tiny Devices Such as Connected Watches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.554 - 562, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacción'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication System for Persons with Cerebral Palsy In Situ Observation of Social Interaction Following Assisted Information Request</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp 419-426, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a communication system used in mobility by users with physical disabilities, focus on cerebral palsy with athetoid problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport - ICALT'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication system for people with athetoid cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction - Interact 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Methods For Handheld Devices Or For AAC Writing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Designing and Evaluating Text Entry Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer lorsqu'on est un utilisateur infirme moteur cérébral (IMC) de type athétosique ? Étude de cas des différents moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces interactives et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre un clavier virtuel AZERTY et un clavier multitap pour des utilisateurs souffrant d'une Infirmité Motrice Cérébrale de type tétraplégique athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between AZERTY-type and K- Hermes virtual keyboards dedicated to users with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in Human-Computer Interaction: Users Diversity, 6th International Conference, UAHCI 2011, Held as Part of HCI International 2011, Proceedings, Part II, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando (FL), United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21663-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de saisie de texte visant à réduire l'effort des utilisateurs à handicap moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Informatique Avancée, ERGO'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pictographic Representation, Syntactic Information and Gestures in Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.735-744, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Word Selection in Predictive Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.725-734, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Innovation for digital convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE INTERFACES AND HUMAN COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carvoeiro, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of user performance for pointing and scrolling tasks on handheld devices using tilt sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conferences on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation participative pour la convergence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and optimization of word disambiguation for text entry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design of User Interfaces 2008 - CADUI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albacete, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de saisie de texte sur dispositifs mobiles pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Metz, France. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion capturing based pointing and scrolling on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessible Design in the Digital World: new media, new users, new technologies 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Entry on Mobile Devices for Users with Severe Motor Impairments: HandiGlyph, a Primitive Shapes Based Onscreen Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS conference on Computers and accessibility 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Halifax, Canada. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Computer-Human Interaction, IRIA ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sainte Luce, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new performance measure taking into account the mental load in mobile text entry tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interact 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.653-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph2PPC: A reduced onscreen keyboard for text input on PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Interaction Homme-Machine - Human 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Timimoun, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions caractéristiques de l'interaction gestuelle sur table de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph: only one keystroke per character on a 4-button minimal keypad for key-based text entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China. pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph : une méthode universelle pour la saisie de texte sur dispositifs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph 2 : une saisie de texte avec deux appuis de touches par caractère - Principes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'analogies scripturales pour la conception d'une méthode de saisie en mobilité – Uni-Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie de données pour interfaces réduites avec Glyph : principes, niveaux de saisie et évaluations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph: A New Stroke-Alphabet for Stylus-Based or Key-Based Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Human-Computer Interaction – HCI International 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : un système d'aide à la saisie de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes de saisie de données sur dispositifs nomades. Une typologie des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour une nouvelle méthode de saisie de données sur dispositifs mobiles : Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lacanau, France. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide logicielle à la communication pour des utilisateurs de profil Infirmes Moteurs Cérébraux (IMC) de type athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : 9eme Manifestation des Jeunes Chercheurs en Sciences et Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interdisciplinaire de l'intercompréhension dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative Homme-Homme, Animal-Homme-Machine et Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME editions, pp.103-123, 2013, echanges, ISBN 978-2-8066-0859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la théorie de l'activité est un bon cadre d'analyse de l'enseignement en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franck.Poirier@univ-ubs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/franckpoirier/accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://interactionblog.blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Kaiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v18i06.36783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baidada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWLTT.294573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Safsouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28945/4820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433734v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guerrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Gharbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#238;b Riyami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2016.0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Riyami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2016.0572" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baidada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mansouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baidada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belatar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21663-3_33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL5P405R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFHL13HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512730" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516759v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192904v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franck.Poirier@univ-ubs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/franckpoirier/accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://interactionblog.blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Kaiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v18i06.36783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baidada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWLTT.294573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Safsouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28945/4820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433734v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guerrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Gharbaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#238;b Riyami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2016.0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baidada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baidada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Riyami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2016.0572" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belatar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21663-3_33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL5P405R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFHL13HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414510" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>