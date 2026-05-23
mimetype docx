--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCK POIRIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeur des universités en informatique à l’université Bretagne-Sud (UBS) depuis 1995 – 1re classe en 2004 - classe exceptionnelle en 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du laboratoire Lab-STICC (UMR 6285) - équipe MOTEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller municipal de Vannes et conseiller communautaire de GMVA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées à l’UBS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du département Mathématiques - Informatique - Statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la délocalisation du master Informatique à l’ISGA (Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du bureau et du conseil de l'UFR Sciences et sciences de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du CFVU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission numérique de l’ESPE de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-président de l’UBS en charge du développement durable de 2012 à 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de l’IUP Informatique & Statistique de Vannes de 1996 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du laboratoire d'informatique Valoria de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du DEA informatique – option « Interaction homme-machine » UBS-Télécom Bretagne de 2002 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du master recherche spécialité « Interaction humain-machine » UBS-Télécom Bretagne de 2004 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la dominante TICE du master MEF de 2010 à 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séjour sabbatique à la direction de la recherche de Renault (1993-1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Ecole Nationale Supérieure des Télécommunications (1988-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Université de Côte d’Ivoire (1987-1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant à l’Université Paris Sud 11 (1983-1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ingénieur UTC en génie informatique (1982) - 1re promotion d'ingénieur en informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA en informatique de l’UTC (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en informatique de Paris Sud 11 (1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à diriger les recherches de Paris Sud 11 (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Interaction homme-machine (IHM) / Human-Machine Interaction (HCI) - depuis 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation et conception de l’interaction, interaction tactile, gestuelle et corporelleo entrée de texteo aide à la saisie pour personnes handicapées, communication alternative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage humain (EAIH) / Technology-Enhanced Learning (TEL) - depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation de l'apprentissage assisté par la technologieo personnalisation, adaptation, recommandationo analyse des critères de succès de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage artificiel et réseaux de neurones - de1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 thèses en cours de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de la Commission de Pilotage des Publications et Manifestations Scientifiques de l’Association francophone d’interaction homme-machine (AFIHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-président de la conférence Ergo’IHM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co président du workshop Ergo-IA 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur ou co-auteur de 120 publications dans des revues ou conférences nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o  une trentaine sur l'apprentissage humain depuis 2015o  une quarantaine sur l'entrée de texte et la communication alternative depuis 2004o  une vingtaine sur l'interaction homme-machine depuis 1991o  une dizaine sur la reconnaissance de la parole de 1983 à 1989o  une vingtaine sur les réseaux de neurones de 1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées et identité numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mél </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck.Poirier@univ-ubs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Toile </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/franckpoirier/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://interactionblog.blogspot.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Twitter  @efpi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Evaluation with a Personalized Feedback Conversational Agent Integrated in Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (06), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v18i06.36783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Filtering Recommendation System in an Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJWLTT.294573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBAT: Design and Experimentation of a Learning Analysis Dashboard for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.331 - 350. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28945/4820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 6, Number 1 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la communication avec Sibylle : aspects ergonomiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces réduites pour l'entrée de texte. État de l'art et présentation du communicateur Sibylle pour l'aide à l'écriture de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.63-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with In-Vehicle Electronic Systems. A Complete Description of a Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.109-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Online Academic Success and Self-Regulation Through Learning Analytics Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education (WCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hiroshima, Japan. pp.332-342, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43393-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social learning analysis using Learning Management System and Learning Experience to predict learners' success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Gharbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbot design to help learners self-regulte their learning in online learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Learning Technologies (ICALT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chatbot-based Learning Object Recommendation: A Comparative Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Cofu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized e-learning recommender system based on a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE Global Engineering Education Conference 2022 (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced online academic success and self-regulation through learning analytics dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education 2022 (WCCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP's Technical Committee on Education (TC3), Aug 2022, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand the influence of learning analytics dashboards on learner self-regulation and academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Global Engineering Education Conference (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of Learning Analysis Dashboards for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L@S '21: Eighth (2021) ACM Conference on Learning @ Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Germany. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430895.3460990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation de tableaux de bord d'apprentissage pour les enseignants et les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of self-regulated e-learning and personalization of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity (ICI2C'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National School of Applied Sciences of Sultan Moulay Slimane University, Nov 2021, Khouribga, Morocco. pp.274-286, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Journal d'Interaction Personne-Système" (JIPS), IHM 2018, 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modalité pour l'interaction avec les petits appareils mobiles et vestimentaires : texte ou vocal ? Comment choisir entre clavier et assistant personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A HYBRID UNIVERSITY EDUCATION, INTEGRATION OF MOOCS IN INITIAL TRAINING PROGRAMS: A CASE OF A BIG PRIVATE EDUCATION STRUCTURE IN MOROCCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaîb Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2016, Valence, Spain. pp.6132 - 6141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2016.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'utilisation de la traçabilité dans les plateformes e-learning, en vue de la prise de décision dans le recrutement ou la promotion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMT 2016 - Congrès Méditerranéen des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation des TIC dans la formation des ressources humaines travaillant dans le domaine de l'éducation et la formation, étude de l'impact de l'adaptabilité et de la traçabilité des apprentissages pour une bonne formation continue enrichissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMQUSEF12 : Congrès International sur la Qualité de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS INTEGRATING MOOC IN THE MOROCCAN HIGHER EDUCATIONAL SYSTEM: ECONOMIC PEDAGOGICAL MODEL BASED ON ICT FOR ON-GOING EDUCATION AND TEACHER MOTIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seville, Spain. pp.6867 - 6873, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2016.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to input text on smartwatches? When the screen is tiny, a 3-key keypad is better than a full keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 - Workshop on Inviscid Text Entry and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT AS LEARNING TOOLS AND CARRYING COLLABORATIVE WORK IN THE MOROCCAN UNIVERSITY EDUCATIONAL SYSTEM: SUMMARY, REVIEW AND OPTIMIZATION APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Approaches Derived from UniGlyph to Allow Text Input on Tiny Devices Such as Connected Watches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.554 - 562, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacción'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication System for Persons with Cerebral Palsy In Situ Observation of Social Interaction Following Assisted Information Request</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp 419-426, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a communication system used in mobility by users with physical disabilities, focus on cerebral palsy with athetoid problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport - ICALT'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication system for people with athetoid cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction - Interact 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Methods For Handheld Devices Or For AAC Writing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Designing and Evaluating Text Entry Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer lorsqu'on est un utilisateur infirme moteur cérébral (IMC) de type athétosique ? Étude de cas des différents moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces interactives et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre un clavier virtuel AZERTY et un clavier multitap pour des utilisateurs souffrant d'une Infirmité Motrice Cérébrale de type tétraplégique athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between AZERTY-type and K- Hermes virtual keyboards dedicated to users with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in Human-Computer Interaction: Users Diversity, 6th International Conference, UAHCI 2011, Held as Part of HCI International 2011, Proceedings, Part II, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando (FL), United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21663-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de saisie de texte visant à réduire l'effort des utilisateurs à handicap moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Informatique Avancée, ERGO'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pictographic Representation, Syntactic Information and Gestures in Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.735-744, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Word Selection in Predictive Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.725-734, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Innovation for digital convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE INTERFACES AND HUMAN COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carvoeiro, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of user performance for pointing and scrolling tasks on handheld devices using tilt sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conferences on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation participative pour la convergence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and optimization of word disambiguation for text entry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design of User Interfaces 2008 - CADUI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albacete, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de saisie de texte sur dispositifs mobiles pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Metz, France. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion capturing based pointing and scrolling on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessible Design in the Digital World: new media, new users, new technologies 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Entry on Mobile Devices for Users with Severe Motor Impairments: HandiGlyph, a Primitive Shapes Based Onscreen Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS conference on Computers and accessibility 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Halifax, Canada. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Computer-Human Interaction, IRIA ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sainte Luce, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new performance measure taking into account the mental load in mobile text entry tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interact 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.653-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph2PPC: A reduced onscreen keyboard for text input on PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Interaction Homme-Machine - Human 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Timimoun, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions caractéristiques de l'interaction gestuelle sur table de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph: only one keystroke per character on a 4-button minimal keypad for key-based text entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China. pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph : une méthode universelle pour la saisie de texte sur dispositifs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph 2 : une saisie de texte avec deux appuis de touches par caractère - Principes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'analogies scripturales pour la conception d'une méthode de saisie en mobilité – Uni-Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie de données pour interfaces réduites avec Glyph : principes, niveaux de saisie et évaluations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph: A New Stroke-Alphabet for Stylus-Based or Key-Based Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Human-Computer Interaction – HCI International 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : un système d'aide à la saisie de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes de saisie de données sur dispositifs nomades. Une typologie des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour une nouvelle méthode de saisie de données sur dispositifs mobiles : Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lacanau, France. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide logicielle à la communication pour des utilisateurs de profil Infirmes Moteurs Cérébraux (IMC) de type athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : 9eme Manifestation des Jeunes Chercheurs en Sciences et Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interdisciplinaire de l'intercompréhension dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative Homme-Homme, Animal-Homme-Machine et Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME editions, pp.103-123, 2013, echanges, ISBN 978-2-8066-0859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la théorie de l'activité est un bon cadre d'analyse de l'enseignement en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRANCK POIRIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Professeur des universités en informatique à l’université Bretagne-Sud (UBS) depuis 1995 – 1re classe en 2004 - classe exceptionnelle en 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du laboratoire Lab-STICC (UMR 6285) - équipe MOTEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Conseiller municipal de Vannes et conseiller communautaire de GMVA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités passées à l’UBS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du département Mathématiques - Informatique - Statistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la délocalisation du master Informatique à l’ISGA (Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du bureau et du conseil de l'UFR Sciences et sciences de l'ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre élu du CFVU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du Conseil académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre de la commission numérique de l’ESPE de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Vice-président de l’UBS en charge du développement durable de 2012 à 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur de l’IUP Informatique & Statistique de Vannes de 1996 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Directeur du laboratoire d'informatique Valoria de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du DEA informatique – option « Interaction homme-machine » UBS-Télécom Bretagne de 2002 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable du master recherche spécialité « Interaction humain-machine » UBS-Télécom Bretagne de 2004 à 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Responsable de la dominante TICE du master MEF de 2010 à 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Séjour sabbatique à la direction de la recherche de Renault (1993-1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Ecole Nationale Supérieure des Télécommunications (1988-1995)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Maître de conférences à l’Université de Côte d’Ivoire (1987-1988)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Assistant à l’Université Paris Sud 11 (1983-1986)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ingénieur UTC en génie informatique (1982) - 1re promotion d'ingénieur en informatique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- DEA en informatique de l’UTC (1992)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat en informatique de Paris Sud 11 (1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Habilitation à diriger les recherches de Paris Sud 11 (1994)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Interaction homme-machine (IHM) / Human-Machine Interaction (HCI) - depuis 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation et conception de l’interaction, interaction tactile, gestuelle et corporelleo entrée de texteo aide à la saisie pour personnes handicapées, communication alternative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage humain (EAIH) / Technology-Enhanced Learning (TEL) - depuis 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o modélisation de l'apprentissage assisté par la technologieo personnalisation, adaptation, recommandationo analyse des critères de succès de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Apprentissage artificiel et réseaux de neurones - de1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 3 thèses en cours de direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Président de la Commission de Pilotage des Publications et Manifestations Scientifiques de l’Association francophone d’interaction homme-machine (AFIHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co-président de la conférence Ergo’IHM 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Co président du workshop Ergo-IA 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Auteur ou co-auteur de 120 publications dans des revues ou conférences nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o  une trentaine sur l'apprentissage humain depuis 2015o  une quarantaine sur l'entrée de texte et la communication alternative depuis 2004o  une vingtaine sur l'interaction homme-machine depuis 1991o  une dizaine sur la reconnaissance de la parole de 1983 à 1989o  une vingtaine sur les réseaux de neurones de 1990 à 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordonnées et identité numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mél </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck.Poirier@univ-ubs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Toile </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/franckpoirier/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Blog </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://interactionblog.blogspot.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Twitter  @efpi</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Evaluation with a Personalized Feedback Conversational Agent Integrated in Moodle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (06), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijet.v18i06.36783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Filtering Recommendation System in an Educational Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJWLTT.294573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBAT: Design and Experimentation of a Learning Analysis Dashboard for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.331 - 350. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28945/4820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 6, Number 1 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jips.2662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433734v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la communication avec Sibylle : aspects ergonomiques et linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (3), pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation de l'interaction dans les systèmes multimodaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (2), pp.227-255. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.227-255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an assistive communication system adapting to the context and its user.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Accessible Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIBYLLE, an Assistive Communication System Adapting to the Context and its User</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Departe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1361203.1361209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces réduites pour l'entrée de texte. État de l'art et présentation du communicateur Sibylle pour l'aide à l'écriture de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.63-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction with In-Vehicle Electronic Systems. A Complete Description of a Neural Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19, pp.109-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Chatbot-based Learning Object Recommendation: A Comparative Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Cofu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Online Academic Success and Self-Regulation Through Learning Analytics Dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education (WCCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Hiroshima, Japan. pp.332-342, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43393-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a social learning analysis using Learning Management System and Learning Experience to predict learners' success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Gharbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Tutoring Systems2023 (ITS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Intelligent Systems, Jun 2023, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatbot design to help learners self-regulte their learning in online learning environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd IEEE International Conference on Advanced Learning Technologies (ICALT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer Society and the IEEE Technical Committee on Learning Technology, Jul 2023, Orem (UT), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized e-learning recommender system based on a hybrid approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE Global Engineering Education Conference 2022 (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced online academic success and self-regulation through learning analytics dashboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP World Conference on Computers in Education 2022 (WCCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP's Technical Committee on Education (TC3), Aug 2022, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understand the influence of learning analytics dashboards on learner self-regulation and academic success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE Global Engineering Education Conference (EDUCON 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Region 8 (Europe, Middle East and Africa), Mar 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON52537.2022.9766741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of Learning Analysis Dashboards for Teachers and Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L@S '21: Eighth (2021) ACM Conference on Learning @ Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Germany. pp.347-350, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430895.3460990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et expérimentation de tableaux de bord d'apprentissage pour les enseignants et les apprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Safsouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.238-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of self-regulated e-learning and personalization of resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wijdane Kaiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Information, Communication &amp; Cybersecurity (ICI2C'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National School of Applied Sciences of Sultan Moulay Slimane University, Nov 2021, Khouribga, Morocco. pp.274-286, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91738-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art sur les systèmes d'aide à la communication envisageables pour des utilisateurs de profil IMC athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Journal d'Interaction Personne-Système" (JIPS), IHM 2018, 30eme conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle modalité pour l'interaction avec les petits appareils mobiles et vestimentaires : texte ou vocal ? Comment choisir entre clavier et assistant personnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Poitiers, France. pp.A-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A HYBRID UNIVERSITY EDUCATION, INTEGRATION OF MOOCS IN INITIAL TRAINING PROGRAMS: A CASE OF A BIG PRIVATE EDUCATION STRUCTURE IN MOROCCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaîb Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTED 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IATED, Mar 2016, Valence, Spain. pp.6132 - 6141, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/inted.2016.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation des TIC dans la formation des ressources humaines travaillant dans le domaine de l'éducation et la formation, étude de l'impact de l'adaptabilité et de la traçabilité des apprentissages pour une bonne formation continue enrichissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMQUSEF12 : Congrès International sur la Qualité de l'Education et de la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle d'utilisation de la traçabilité dans les plateformes e-learning, en vue de la prise de décision dans le recrutement ou la promotion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Baidada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMT 2016 - Congrès Méditerranéen des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tetouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS INTEGRATING MOOC IN THE MOROCCAN HIGHER EDUCATIONAL SYSTEM: ECONOMIC PEDAGOGICAL MODEL BASED ON ICT FOR ON-GOING EDUCATION AND TEACHER MOTIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seville, Spain. pp.6867 - 6873, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/iceri.2016.0572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to input text on smartwatches? When the screen is tiny, a 3-key keypad is better than a full keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2016 - Workshop on Inviscid Text Entry and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT AS LEARNING TOOLS AND CARRYING COLLABORATIVE WORK IN THE MOROCCAN UNIVERSITY EDUCATIONAL SYSTEM: SUMMARY, REVIEW AND OPTIMIZATION APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Riyami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Approaches Derived from UniGlyph to Allow Text Input on Tiny Devices Such as Connected Watches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction International 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. pp.554 - 562, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20916-6_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of the Full Cycle of Gesture Interaction, The Continuum between 2D and 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 24-35, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What you draw is what you search: the analog gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 139-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Issues of 3D Hand Gesture and Posture Recognition Using the Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Heraklion, Crete, Greece. pp 205-214, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07230-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashup Architecture for Connecting Graphical Linux Applications Using a Software Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacción'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Puerto de la Cruz. Tenerife, Spain. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2662253.2662298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication System for Persons with Cerebral Palsy In Situ Observation of Social Interaction Following Assisted Information Request</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janick Naveteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computers Helping People with Special Needs - ICCHP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp 419-426, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08596-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a communication system used in mobility by users with physical disabilities, focus on cerebral palsy with athetoid problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport - ICALT'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a communication system for people with athetoid cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction - Interact 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cap Town, South Africa. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer lorsqu'on est un utilisateur infirme moteur cérébral (IMC) de type athétosique ? Étude de cas des différents moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système interactif de détection de comportements dynamiques anormaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for a Priori Evaluation of Multimodal User Interfaces Supporting Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Distributed User Interfaces: Collaboration and Usability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry Methods For Handheld Devices Or For AAC Writing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2012, Worshop on Designing and Evaluating Text Entry Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction gestuelle à une main avec un smartphone : retours utilisateurs et application aux picophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Biarritz, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between AZERTY-type and K- Hermes virtual keyboards dedicated to users with cerebral palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal Access in Human-Computer Interaction: Users Diversity, 6th International Conference, UAHCI 2011, Held as Part of HCI International 2011, Proceedings, Part II, Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando (FL), United States. pp.310-319, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21663-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces interactives et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Cost Natural User Interaction Based on a Camera Hand-Gestures Recognizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, orlando (FL), United States. pp.214-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative entre un clavier virtuel AZERTY et un clavier multitap pour des utilisateurs souffrant d'une Infirmité Motrice Cérébrale de type tétraplégique athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.148-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCI as an instrument for strengthening culture and language of a Colombian native community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tulio Rojas Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando (FL), United States. pp.556-565, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21660-2_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816603v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de saisie de texte visant à réduire l'effort des utilisateurs à handicap moteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie et Informatique Avancée, ERGO'IA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Biarritz, France. pp.19-26, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868650.1868654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec un picoprojecteur : État de l'art et analyse des attentes des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Homme-Machine 2010 - IHM'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.article 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pictographic Representation, Syntactic Information and Gestures in Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.735-744, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory Innovation for digital convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE INTERFACES AND HUMAN COMPUTER INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carvoeiro, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Word Selection in Predictive Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.725-734, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Evaluation of Interaction in Multimodal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grisvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Diego, United States. pp.103-112, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02577-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'activité collaborative en situation opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montferrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESTIC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Avignon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of user performance for pointing and scrolling tasks on handheld devices using tilt sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conferences on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancun, Mexico. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation participative pour la convergence numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation a priori de l'interaction dans les systèmes multimodaux par prédiction d'adéquations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verdurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres jeunes chercheurs en Interaction homme-machine 2008 (RJC IHM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cap d'Agde, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sainte Luce, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and optimization of word disambiguation for text entry methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design of User Interfaces 2008 - CADUI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albacete, Spain. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion capturing based pointing and scrolling on mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accessible Design in the Digital World: new media, new users, new technologies 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de saisie de texte sur dispositifs mobiles pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Metz, France. pp.81-84, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1512714.1512730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Entry on Mobile Devices for Users with Severe Motor Impairments: HandiGlyph, a Primitive Shapes Based Onscreen Keyboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGACCESS conference on Computers and accessibility 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Halifax, Canada. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1414471.1414510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for mobile text entry methods evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Advances in Computer-Human Interaction, IRIA ACHI'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sainte Luce, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new performance measure taking into account the mental load in mobile text entry tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Sad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interact 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.653-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions caractéristiques de l'interaction gestuelle sur table de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle: an adaptive system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International ACM SIGACCESS Conference on Computers and Accessibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tempe, AZ, United States. pp.203 - 210, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1296843.1296878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : améliorations de l'interface à partir de critères ergonomiques et des besoins des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph2PPC: A reduced onscreen keyboard for text input on PDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Interaction Homme-Machine - Human 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Timimoun, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : a system for alternative communication adapting to the context and its user</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ACM Conference on Assistive Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Phoenix, United States. pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph: only one keystroke per character on a 4-button minimal keypad for key-based text entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China. pp.479-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UniGlyph : une méthode universelle pour la saisie de texte sur dispositifs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Sibylle d'aide à la communication pour personnes handicapées : Modèle linguistique et interface utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonio Wandmacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaara Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstruire la Langue dans les Communications Alternatives et Augmentées - Atelier de TALN'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph 2 : une saisie de texte avec deux appuis de touches par caractère - Principes et comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.159-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'analogies scripturales pour la conception d'une méthode de saisie en mobilité – Uni-Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo IA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.333-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyph: A New Stroke-Alphabet for Stylus-Based or Key-Based Text Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Human-Computer Interaction – HCI International 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Las Vegas, United States. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisie de données pour interfaces réduites avec Glyph : principes, niveaux de saisie et évaluations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations pour une nouvelle méthode de saisie de données sur dispositifs mobiles : Glyph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJC IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lacanau, France. pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SibyMot – Modélisation stochastique du langage intégrant la notion de chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibyl – AAC system using NLP techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Le Pévédic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computers Helping People with special needs, ICCHP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Paris, France. pp.1009-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle : un système d'aide à la saisie de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes de saisie de données sur dispositifs nomades. Une typologie des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Schadle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Namur, Belgique. pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une aide logicielle à la communication pour des utilisateurs de profil Infirmes Moteurs Cérébraux (IMC) de type athétosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : 9eme Manifestation des Jeunes Chercheurs en Sciences et Technologies de l’Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation interdisciplinaire de l'intercompréhension dans les interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hausberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions et Intercompréhension : une approche comparative Homme-Homme, Animal-Homme-Machine et Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME editions, pp.103-123, 2013, echanges, ISBN 978-2-8066-0859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing for other cultures. A Cultural Model for Learning Tools Design in the Nasa (Paez) Amerindian Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. R. Curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carolin Hayes, Chris Miller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-computer Etiquette: Cultural Expectations and the Design Implications They Place on Computers and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auerbach Publishers, pp.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Kamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la théorie de l'activité est un bon cadre d'analyse de l'enseignement en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franck.Poirier@univ-ubs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/franckpoirier/accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://interactionblog.blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Kaiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v18i06.36783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baidada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWLTT.294573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Safsouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28945/4820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433734v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guerrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_30" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081102v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Gharbaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#238;b Riyami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2016.0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baidada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baidada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Riyami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2016.0572" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belatar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_64" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21663-3_33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL5P405R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_80" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFHL13HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414510" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Franck.Poirier@univ-ubs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/franckpoirier/accueil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://interactionblog.blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijdane Kaiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v18i06.36783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baidada" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJWLTT.294573" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Safsouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28945/4820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433734v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guerrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.2662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonio Wandmacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Schadle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Departe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verdurand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.227-255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GRKMD1PB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Departe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1361203.1361209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05533297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43393-1_30" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Gharbaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON52537.2022.9766741" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460990" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91738-8_26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03388913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucha&#238;b Riyami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2016.0460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baidada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mansouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baidada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Riyami" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2016.0572" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belatar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20916-6_51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouxel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07230-2_20" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2662253.2662298" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_64" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouxel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816612v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21663-3_33" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816603v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Rojas Curieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21660-2_63" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8VSW9R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868650.1868654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ah-Leung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_81" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GL5P405R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_80" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JFHL13HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516782v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02577-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QNRK8PVN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montferrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512730" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516764v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1414471.1414510" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1296843.1296878" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaara Barhoumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192904v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Uguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le P&#233;v&#233;dic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hausberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rincon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Curieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>