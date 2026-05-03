--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopic systematics and ferric iron carriers of Phanerozoic continental red beds and implications for atmospheric oxygenation</w:t>
+                <w:t xml:space="preserve">Experimental determination of uranium isotope fractionations during early diagenesis of green rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Ackerman</w:t>
+                <w:t xml:space="preserve">Loren Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondřej Bábek</w:t>
+                <w:t xml:space="preserve">Morten B Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Magna</w:t>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Novák</w:t>
+                <w:t xml:space="preserve">Camille Duquenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.123028. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2026.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378590v1</w:t>
+                <w:t xml:space="preserve">hal-05594054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HERFD-XAS evidence for an octahedrally coordinated CoSn-polysulfide precursor as a probe for the mechanism of pyrite formation</w:t>
               </w:r>
@@ -368,5850 +368,5996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the acquisition of kinetic iron isotope signatures of pyrite precipitated through the polysulfide pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iron isotopic systematics and ferric iron carriers of Phanerozoic continental red beds and implications for atmospheric oxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bábek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Baya</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Novák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119729⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.123028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386336v1</w:t>
+                <w:t xml:space="preserve">hal-05378590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ copper isotope analysis by femtosecond Laser Ablation MultiCollector Inductively Coupled Plasma Mass Spectrometry (fs-LA-MC-ICP-MS) on historical gold coins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights into the acquisition of kinetic iron isotope signatures of pyrite precipitated through the polysulfide pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+                <w:t xml:space="preserve">Romain Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
+                <w:t xml:space="preserve">Camille Baya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.226-237. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 674, pp.119729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4JA00217B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906245v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large non-mass-dependent iron isotope fractionation in an oxic-anoxic transition zone of lake sediments</w:t>
+                <w:t xml:space="preserve">In situ copper isotope analysis by femtosecond Laser Ablation MultiCollector Inductively Coupled Plasma Mass Spectrometry (fs-LA-MC-ICP-MS) on historical gold coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuting Song</w:t>
+                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Mucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dillon</w:t>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhai Xiao</w:t>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.973. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.226-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02931-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4JA00217B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386335v1</w:t>
+                <w:t xml:space="preserve">hal-04906245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deforestation on the hydrogen, oxygen and iron isotope compositions of Amazonian streams</w:t>
+                <w:t xml:space="preserve">Large non-mass-dependent iron isotope fractionation in an oxic-anoxic transition zone of lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisson Akerman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Liuting Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
+                <w:t xml:space="preserve">Peter Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valmir da Silva Souza</w:t>
+                <w:t xml:space="preserve">Shuhai Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 668, 122296 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02931-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763843v1</w:t>
+                <w:t xml:space="preserve">hal-05386335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of deforestation on the hydrogen, oxygen and iron isotope compositions of Amazonian streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir da Silva Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 668, 122296 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544491v1</w:t>
+                <w:t xml:space="preserve">hal-04763843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and silicon isotope fractionation in silicate melts using first-principles molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Blanchard</w:t>
+                <w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pinilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864317v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the provenance of iron bars from Les Saintes-Maries-de-la-Mer Roman shipwrecks (South-east France) with iron isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron and silicon isotope fractionation in silicate melts using first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Segolene Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12715⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 343, pp.212-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385695v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deforestation on soil iron chemistry and isotope signatures in Amazonia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the provenance of iron bars from Les Saintes-Maries-de-la-Mer Roman shipwrecks (South-east France) with iron isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), pp.385-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.120048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03382886v1</w:t>
+                <w:t xml:space="preserve">hal-03385695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of iron and silicon isotope fractionation between Fe-bearing minerals at magmatic temperatures: The importance of second atomic neighbors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pinilla</w:t>
+                <w:t xml:space="preserve">Impact of deforestation on soil iron chemistry and isotope signatures in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poitrasson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valmir da Silva Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 304, pp.101-118. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 577, pp.120048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.120048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359437v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Zn isotopes reveal the uptake and toxicity of zinc oxide engineered nanomaterials in Phragmites australis</w:t>
+                <w:t xml:space="preserve">First-principles calculation of iron and silicon isotope fractionation between Fe-bearing minerals at magmatic temperatures: The importance of second atomic neighbors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caldelas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">S. Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. L Araus</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0EN00110D⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996641v1</w:t>
+                <w:t xml:space="preserve">hal-03359437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation during metal-silicate differentiation of planetesimals: Experimental petrology and ab initio calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quitté</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Méheut</w:t>
+                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Toplis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Poitrasson</w:t>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.028⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.103080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389834v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stable Zn isotopes reveal the uptake and toxicity of zinc oxide engineered nanomaterials in Phragmites australis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
+                <w:t xml:space="preserve">C. Caldelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Roddaz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L Araus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 185, pp.103080. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1927-1941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0EN00110D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399051v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the iron isotope composition of the Moon and its implications for the accretion and differentiation of terrestrial planets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel isotope fractionation during metal-silicate differentiation of planetesimals: Experimental petrology and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+                <w:t xml:space="preserve">J. Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Magna</w:t>
+                <w:t xml:space="preserve">G. Quitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Neal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Toplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 267, pp.257-274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.09.035⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 269, pp.238-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399041v1</w:t>
+                <w:t xml:space="preserve">hal-02389834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Isotope Fractionation during Bio- and Photodegradation of Organoferric Colloids in Boreal Humic Waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A reassessment of the iron isotope composition of the Moon and its implications for the accretion and differentiation of terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Yu. Drozdova</w:t>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmila Shirokova</w:t>
+                <w:t xml:space="preserve">Tomas Magna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Lapitskiy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clive Neal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (19), pp.11183-11194. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 267, pp.257-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b02797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399037v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon memory of subduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iron Isotope Fractionation during Bio- and Photodegradation of Organoferric Colloids in Boreal Humic Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Oleinikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Yu. Drozdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Shirokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Lapitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0418-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (19), pp.11183-11194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b02797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015350v1</w:t>
+                <w:t xml:space="preserve">hal-02399037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A silicon memory of subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (9), pp.682-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0418-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914248v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Fe isotopes for ancient non-ferrous metals tracing through the example of a lead-silver production site (Imiter mine, Anti-Atlas, Morocco)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399060v1</w:t>
+                <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The giant monazite crystals from Manangotry (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonne Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 484, pp.36-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope fingerprints of redox and biogeochemical cycling in the soil-water-rice plant system of a paddy field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential use of Fe isotopes for ancient non-ferrous metals tracing through the example of a lead-silver production site (Imiter mine, Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron isotope fingerprints of redox and biogeochemical cycling in the soil-water-rice plant system of a paddy field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. I. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The crucible</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 574, pp.1622-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.08.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985001v1</w:t>
+                <w:t xml:space="preserve">hal-01765454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76, pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into iron sources and pathways in the Amazon River provided by isotopic and spectroscopic studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The crucible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02052167v1</w:t>
+                <w:t xml:space="preserve">hal-01985001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Earth-Moon silicon isotope model to track silicic magma origins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights into iron sources and pathways in the Amazon River provided by isotopic and spectroscopic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 167, pp.301-312. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 150, pp.142--159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03405874v1</w:t>
+                <w:t xml:space="preserve">hal-02052167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Earth-Moon silicon isotope model to track silicic magma origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167, pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238192v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t>
+                <w:t xml:space="preserve">Volatile and Organic Compositions of Sedimentary Rocks in Yellowknife Bay, Gale Crater, Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+                <w:t xml:space="preserve">Douglas W. Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+                <w:t xml:space="preserve">P. D. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">D. P. Glavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Datas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. L. Eigenbrode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. B. Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6169), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1245267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904596v1</w:t>
+                <w:t xml:space="preserve">hal-01238192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Barraclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Barkley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904593v1</w:t>
+                <w:t xml:space="preserve">hal-00717246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00732883v1</w:t>
+                <w:t xml:space="preserve">hal-01904596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717246v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and sulphur isotopes from the Carajás mining province (Pará, Brazil): implications for the oxidation of the ocean and the atmosphere across the Archaean-Proterozoic transition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fabre</w:t>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Nédélec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">M. Saccoccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Strauss</w:t>
+                <w:t xml:space="preserve">B. Barraclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 289 (1-2), pp.124-139. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630239v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Iron and sulphur isotopes from the Carajás mining province (Pará, Brazil): implications for the oxidation of the ocean and the atmosphere across the Archaean-Proterozoic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 289 (1-2), pp.124-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904591v1</w:t>
+                <w:t xml:space="preserve">hal-00630239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (9-10), pp.671 - 680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2011.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00576130v1</w:t>
+                <w:t xml:space="preserve">hal-01904591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Radic</w:t>
+                <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labatut</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00544177v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Freydier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Wirth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904563v1</w:t>
+                <w:t xml:space="preserve">hal-00576130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (17), p7103-7111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01904566v1</w:t>
+                <w:t xml:space="preserve">hal-00544177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope fractionation between pyrite (FeS2), hematite (Fe2O3) and siderite (FeCO3): A first-principles density functional theory study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00420994v1</w:t>
+                <w:t xml:space="preserve">hal-01904563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element partitioning between carbonatitic melts and mantle transitionzone minerals: Implications for the source of carbonatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Dalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth T. Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73, pp.239-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Radic</w:t>
+                <w:t xml:space="preserve">Iron isotope fractionation between pyrite (FeS2), hematite (Fe2O3) and siderite (FeCO3): A first-principles density functional theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL035841⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.6565-6578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399111v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited iron isotope variations in recent lateritic soils from Nsimi, Cameroon: Implications for the global Fe geochemical cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.04.011⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.L24610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL035841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00319320v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Limited iron isotope variations in recent lateritic soils from Nsimi, Cameroon: Implications for the global Fe geochemical cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chatel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 23 (5), pp.702-710. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253 (1-2), pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319317v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does planetary differentiation really fractionate iron isotopes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of infrared femtosecond laser ablation for the analysis of geomaterials by ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2007.01.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.702-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b709415a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319307v1</w:t>
+                <w:t xml:space="preserve">hal-00319317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyctemeral variations of magnesium intake in the calcitic layer of a Chilean mollusk shell (Concholepas concholepas, Gastropoda)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does planetary differentiation really fractionate iron isotopes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 256, pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2007.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ird-01697771v1</w:t>
+                <w:t xml:space="preserve">hal-00319307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the iron isotope homogeneity level of the continental crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nyctemeral variations of magnesium intake in the calcitic layer of a Chilean mollusk shell (Concholepas concholepas, Gastropoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nury Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (22), pp.5369 - 5383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00319305v1</w:t>
+                <w:t xml:space="preserve">ird-01697771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes track planetary accretion or differentiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roskosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of iron isotope mineral fractionation in pallasites and iron meteorites for the core-mantle differentiation of terrestrial planets [rapid communication]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the iron isotope homogeneity level of the continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadya Teutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2005.02.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 235 (1-2), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00319064v1</w:t>
+                <w:t xml:space="preserve">hal-00319305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 222 (1-2), pp.132-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Significance of iron isotope mineral fractionation in pallasites and iron meteorites for the core-mantle differentiation of terrestrial planets [rapid communication]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Teutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 234, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2005.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Principe et utilisation du LA-ICP-MS en Sciences de la Terre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de la Société française de Minéralogie et de Cristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6221,1557 +6367,1557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodological developments in the measurement of Pb, Fe and Cu isotopes in ancient gold for the purpose of provenance studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’analyses isotopiques (Pb, Cu et Fe) in situ par fs-LA-MC-ICP-MS sur matrice archéologique en or dans une perspective d’étude de provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du Cu, Fe, Pb par spectrométrie de masse à source plasma et ablation laser femtoseconde (fs LA-MC-ICP-MS) de monnaies d’or anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectratom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Isotopes For Characterizing Iron Cycling In The Amazon River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gm. dos Santos Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agu Meeting Abstracts Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights On Iron Losses In The Negro And Solimões Rivers Mixing Zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Resende Boaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2 nd World’s Large Rivers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron cycling in the Amazon River Basin: the isotopic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucieth Cruz Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sondag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Melting of Lodran Protolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the Meteoritical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure ponctuelle des rapports isotopiques du Strontium par LA-MC-ICP-MS : couplage laser Femtoseconde-MC-ICPMS Neptune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Isotrace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the mantle Fe isotope variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual VM Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.A799-A799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes track planetary accretion or differenciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roskosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th VM Annual Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. pp.A498-A498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe isotope composition of Neoproterozoic cap dolostones: Implications for snowball seawater composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. P. Halverson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Hurtgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual V M Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemCam science objectives for the Mars Science Laboratory (MSL) Rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Cremers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Lunar &amp; Planetary Science conference (LPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdaily geochemical and microstructural study on the Chilean coastal gasteropode Concholepas concholepas : towards a high resolution proxy calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire E. Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nury Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cuif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria. pp.1607-7962/gra/EGU05-A-09784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7781,131 +7927,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ricardo Amils; Muriel Gargaud; José Cernicharo Quintanilla; Henderson James Cleave; William M. Irvine; Daniele Pinti; Michel Viso. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 p., 2022, Encyclopedia of Astrobiology, 978-3-642-27833-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27833-4_811-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8052,51 +8198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Ackerman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej B&#225;bek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nov&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilbaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuting Song" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02931-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir da Silva Souza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120048" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldelas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Araus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00110D" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;heut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.09.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399037v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Oleinikova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yu. Drozdova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Shirokova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lapitskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02797" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0418-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Vieira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akerman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Ruiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTNSBXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLS2V32-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12DC9FJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319320v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW27JG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2007.01.039" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTQ0FZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01697771v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK0DPQ42-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG5XWSH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Moine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1458" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPVX95N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levasseur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Teutsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2005.02.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R141R02-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779144v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vieira" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. dos Santos Pinheiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093962v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobrica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Halverson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hurtgen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.453" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S34JV0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414373v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Clark" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cremers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413505v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836964v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-27833-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_811-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B Andersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duquenoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2026.04.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Ackerman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej B&#225;bek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nov&#225;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilbaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119729" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuting Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02931-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir da Silva Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Araus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00110D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;heut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.09.035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399037v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Oleinikova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yu. Drozdova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Shirokova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lapitskiy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02797" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0418-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZ3LPTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Vieira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTNSBXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLS2V32-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12DC9FJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW27JG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2007.01.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTQ0FZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01697771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK0DPQ42-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319069v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Moine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1458" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPVX95N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG5XWSH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levasseur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Teutsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2005.02.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R141R02-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vieira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. dos Santos Pinheiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobrica" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412104v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Halverson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hurtgen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.453" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S34JV0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Clark" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cremers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-27833-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_811-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>