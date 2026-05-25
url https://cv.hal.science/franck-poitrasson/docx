--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1679,412 +1679,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
+                <w:t xml:space="preserve">Stable Zn isotopes reveal the uptake and toxicity of zinc oxide engineered nanomaterials in Phragmites australis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
+                <w:t xml:space="preserve">C. Caldelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
+                <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Turcq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L Araus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (7), pp.1927-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EN00110D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399051v1</w:t>
+                <w:t xml:space="preserve">hal-02996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Zn isotopes reveal the uptake and toxicity of zinc oxide engineered nanomaterials in Phragmites australis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel isotope fractionation during metal-silicate differentiation of planetesimals: Experimental petrology and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caldelas</w:t>
+                <w:t xml:space="preserve">G. Quitté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (7), pp.1927-1941. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269, pp.238-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0EN00110D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996641v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel isotope fractionation during metal-silicate differentiation of planetesimals: Experimental petrology and ab initio calculations</w:t>
+                <w:t xml:space="preserve">Control of seasonal and inter-annual rainfall distribution on the Strontium-Neodymium isotopic compositions of suspended particulate matter and implications for tracing ENSO events in the Pacific coast (Tumbes basin, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guignard</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Moquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Quitté</w:t>
+                <w:t xml:space="preserve">Sergio Byron Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Méheut</w:t>
+                <w:t xml:space="preserve">Bruno Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Toplis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Poitrasson</w:t>
+                <w:t xml:space="preserve">Martin Roddaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 269, pp.238-256. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185, pp.103080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2019.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389834v1</w:t>
+                <w:t xml:space="preserve">hal-02399051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reassessment of the iron isotope composition of the Moon and its implications for the accretion and differentiation of terrestrial planets</w:t>
               </w:r>
@@ -2923,51 +2923,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
+                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
@@ -2975,128 +2975,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The crucible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978550v1</w:t>
+                <w:t xml:space="preserve">hal-01985001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
+                <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
@@ -3104,96 +3096,104 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The crucible</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985001v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into iron sources and pathways in the Amazon River provided by isotopic and spectroscopic studies</w:t>
               </w:r>
@@ -3544,567 +3544,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
+                <w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger C. Wiens</w:t>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Barraclough</w:t>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Datas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717246v1</w:t>
+                <w:t xml:space="preserve">hal-01904596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of infra red femtosecond laser ablation in geological samples. Part B: the laser induced particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (1), pp.108 - 119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ja10154d⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904596v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of infrared femtosecond laser ablation in geological samples. Part A: the laser induced damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+                <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+                <w:t xml:space="preserve">R. C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Datas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saccoccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barraclough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (1), pp.99-107. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ja10153f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904593v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Science Objectives and Mast Unit Description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ChemCam Instrument Suite on the Mars Science Laboratory (MSL) Rover: Body Unit and Combined System Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. C. Wiens</w:t>
+                <w:t xml:space="preserve">Roger C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saccoccio</w:t>
+                <w:t xml:space="preserve">Sylvestre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Barraclough</w:t>
+                <w:t xml:space="preserve">Bruce Barraclough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gasnault</w:t>
+                <w:t xml:space="preserve">Muriel Saccoccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter C. Barkley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.95-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11214-012-9912-2⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 170 (1-4), pp.167-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11214-012-9902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00732883v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and sulphur isotopes from the Carajás mining province (Pará, Brazil): implications for the oxidation of the ocean and the atmosphere across the Archaean-Proterozoic transition.</w:t>
               </w:r>
@@ -4236,90 +4236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of near infra red femtosecond laser induced particles using transmission electron microscopy and low pressure impaction: Implications for laser ablation–inductively coupled plasma-mass spectrometry analysis of natural monazite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Datas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4376,859 +4376,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+                <w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seddiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904566v1</w:t>
+                <w:t xml:space="preserve">hal-00576130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+                <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seddiki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (17), p7103-7111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576130v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Determination of the Isotopic Composition of Dissolved Iron in Iron Depleted Seawater by Double Spike Multicollector-ICPMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Radic</w:t>
+                <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Labatut</w:t>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Poitrasson</w:t>
+                <w:t xml:space="preserve">Richard Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (17), p7103-7111. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.235 - 244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac1002504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544177v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of mechanical over thermally induced damage during femtosecond laser ablation of monazite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Near Infra Red femtosecond Laser Ablation: the influence of energy and pulse width on the LA-ICP-MS analysis of monazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier d'Abzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913584g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904563v1</w:t>
+                <w:t xml:space="preserve">hal-01904566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning between carbonatitic melts and mantle transitionzone minerals: Implications for the source of carbonatites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron isotope fractionation between pyrite (FeS2), hematite (Fe2O3) and siderite (FeCO3): A first-principles density functional theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Dalou</w:t>
+                <w:t xml:space="preserve">Merlin Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+                <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73, pp.239-255. </w:t>
+              <w:t xml:space="preserve">, 2009, 73, pp.6565-6578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463856v1</w:t>
+                <w:t xml:space="preserve">hal-00420994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope fractionation between pyrite (FeS2), hematite (Fe2O3) and siderite (FeCO3): A first-principles density functional theory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Blanchard</w:t>
+                <w:t xml:space="preserve">Trace element partitioning between carbonatitic melts and mantle transitionzone minerals: Implications for the source of carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 73, pp.6565-6578. </w:t>
+              <w:t xml:space="preserve">, 2009, 73, pp.239-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.07.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00420994v1</w:t>
+                <w:t xml:space="preserve">hal-00463856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the isotopic composition of dissolved iron in the open ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,478 +5819,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01697771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes track planetary accretion or differentiation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. N. Moine</w:t>
+                <w:t xml:space="preserve">On the iron isotope homogeneity level of the continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1458⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 235 (1-2), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319069v1</w:t>
+                <w:t xml:space="preserve">hal-00319305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the iron isotope homogeneity level of the continental crust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Iron isotopes track planetary accretion or differentiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 235 (1-2), pp.195-200. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319305v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
+                <w:t xml:space="preserve">Significance of iron isotope mineral fractionation in pallasites and iron meteorites for the core-mantle differentiation of terrestrial planets [rapid communication]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Teutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 234, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2005.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319301v1</w:t>
+                <w:t xml:space="preserve">hal-00319064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of iron isotope mineral fractionation in pallasites and iron meteorites for the core-mantle differentiation of terrestrial planets [rapid communication]</w:t>
+                <w:t xml:space="preserve">Heavy iron isotope composition of granites determined by high resolution MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadya Teutsch</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 234, pp.151-164. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 222 (1-2), pp.132-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2005.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319064v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe et utilisation du LA-ICP-MS en Sciences de la Terre.</w:t>
               </w:r>
@@ -7089,64 +7089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Melting of Lodran Protolith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dobrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,325 +7204,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure ponctuelle des rapports isotopiques du Strontium par LA-MC-ICP-MS : couplage laser Femtoseconde-MC-ICPMS Neptune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Significance of the mantle Fe isotope variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gregoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Poitrasson</w:t>
+                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Isotrace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th Annual VM Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.A799-A799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409094v1</w:t>
+                <w:t xml:space="preserve">hal-00409954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the mantle Fe isotope variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure ponctuelle des rapports isotopiques du Strontium par LA-MC-ICP-MS : couplage laser Femtoseconde-MC-ICPMS Neptune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual VM Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. pp.A799-A799</w:t>
+              <w:t xml:space="preserve">Atelier Isotrace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409954v1</w:t>
+                <w:t xml:space="preserve">hal-00409094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes track planetary accretion or differenciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roskosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand N. Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th VM Annual Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. pp.A498-A498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7676,51 +7676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemCam science objectives for the Mars Science Laboratory (MSL) Rover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.C. Wiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,51 +8198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B Andersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duquenoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2026.04.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Ackerman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej B&#225;bek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nov&#225;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilbaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119729" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuting Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02931-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir da Silva Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldelas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Araus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00110D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389834v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;heut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.09.035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399037v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Oleinikova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yu. Drozdova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Shirokova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lapitskiy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02797" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0418-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZ3LPTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Vieira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTNSBXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLS2V32-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12DC9FJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW27JG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2007.01.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTQ0FZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01697771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK0DPQ42-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319069v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Moine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1458" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPVX95N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319305v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG5XWSH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levasseur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Teutsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2005.02.010" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R141R02-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vieira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. dos Santos Pinheiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobrica" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412104v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Halverson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hurtgen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.453" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S34JV0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Clark" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cremers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-27833-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_811-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B Andersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duquenoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2026.04.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Deng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.06.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Ackerman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej B&#225;bek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Magna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nov&#225;k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guilbaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Baya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119729" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuting Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhai Xiao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02931-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir da Silva Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Resende Boaventura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.120048" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldelas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Araus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN00110D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guignard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quitt&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;heut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Toplis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.10.028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Byron Morera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Magna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.09.035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399037v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Oleinikova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yu. Drozdova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Shirokova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Lapitskiy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b02797" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0418-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Montel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonne Razafimahatratra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.10.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RZ3LPTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Vieira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chmeleff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.08.202" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos Mulholland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucieth Cruz Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.12.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTNSBXL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Ming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Archer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Glavin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Eigenbrode" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Franz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1245267" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10154d" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ja10153f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Wiens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saccoccio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barraclough" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gasnault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9912-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5SZGRTWS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717246v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Wiens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Maurice" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Barraclough" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saccoccio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter C. Barkley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11214-012-9902-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Strauss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.07.019" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLS2V32-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.09.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVP1MS6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labatut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1002504" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wirth" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904566v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913584g" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F7FE3A5F2BD8EDC40802AA94AF62B9B38F29010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Meheut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.07.034" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q12DC9FJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dalou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X09MBS20-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarthou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035841" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319320v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.04.011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW27JG7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b709415a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WW5DMCTZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2007.01.039" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTQ0FZ4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01697771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nury Guzm&#225;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortlieb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK0DPQ42-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.06.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG5XWSH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319069v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roskosz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Moine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1458" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPVX95N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319064v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Levasseur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Teutsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2005.02.010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R141R02-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319301v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.07.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J058G1J5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414226v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vieira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm. dos Santos Pinheiro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sondag" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685331v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dobrica" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409954v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409094v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412104v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319080v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Halverson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Hurtgen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.453" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S34JV0V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Wiens" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridges" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Clark" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cremers" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cuif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-3-642-27833-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27833-4_811-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>