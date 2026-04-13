--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -340,278 +340,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pommereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.103949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647015v1</w:t>
+                <w:t xml:space="preserve">hal-04653797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Cosme</w:t>
+                <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stolian Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Koné</w:t>
+                <w:t xml:space="preserve">Olivier Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 219, pp.103949. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653797v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single changing hypernetwork to represent (social-)ecological dynamics</w:t>
               </w:r>
@@ -2315,51 +2315,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Discovery of Cyberattacks</w:t>
+                <w:t xml:space="preserve">An autonomous vehicle in a connected environment: case study of cyber-resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
@@ -2390,180 +2390,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, London - Hybrid, United Kingdom. pp.172--179, </w:t>
+              <w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belgrade, Serbia. pp.363-373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15439/2024F8797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745334v1</w:t>
+                <w:t xml:space="preserve">hal-04856428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Discovery of Cyberattacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, London - Hybrid, United Kingdom. pp.172--179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667502v1</w:t>
+                <w:t xml:space="preserve">hal-04745334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of cyber-resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2618,187 +2666,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous vehicle in a connected environment: case study of cyber-resilience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artur Rataj</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genève, Switzerland. pp.13--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2024F8797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856428v1</w:t>
+                <w:t xml:space="preserve">hal-04667502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reset Petri Net Unfolding Semantics for Ecosystem Hypergraphs</w:t>
               </w:r>
@@ -4280,408 +4280,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a certified Petri net model-checker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Fronc</w:t>
+                <w:t xml:space="preserve">Formal modelling and analysis of behaviour grading within a peer-to-peer storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asian Symposiium on Programming Languages and Systems (APLAS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M and S Symposium 2012 (DEVS 2012), Part of the 2012 Spring Simulation Multiconference (SpringSim 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, FL., United States. pp.212--219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666660v1</w:t>
+                <w:t xml:space="preserve">hal-00868709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modelling and analysis of behaviour grading within a peer-to-peer storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Chaou</w:t>
+                <w:t xml:space="preserve">Towards a certified Petri net model-checker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Fronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M and S Symposium 2012 (DEVS 2012), Part of the 2012 Spring Simulation Multiconference (SpringSim 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Asian Symposiium on Programming Languages and Systems (APLAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan. pp.322--336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25318-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868709v1</w:t>
+                <w:t xml:space="preserve">hal-00666660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BSP algorithm for on-the-ﬂy checking CTL* formulas on security protocols</w:t>
+                <w:t xml:space="preserve">Performance evaluations of a BSP algorithm for state space construction of security protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Beijing, China. pp.79--84, </w:t>
+              <w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.170--174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2012.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2012.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950415v1</w:t>
+                <w:t xml:space="preserve">hal-00745201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluations of a BSP algorithm for state space construction of security protocols</w:t>
+                <w:t xml:space="preserve">A BSP algorithm for on-the-ﬂy checking CTL* formulas on security protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.170--174, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Beijing, China. pp.79--84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2012.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2012.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745201v1</w:t>
+                <w:t xml:space="preserve">hal-00950415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BSP algorithm for on-the-fly checking LTL formulas on security protocols</w:t>
               </w:r>
@@ -4957,51 +4957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a Peer-to-peer Storage System in Presence of Malicious Peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,226 +5657,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of security protocols using role based specifications and Petri nets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quickly prototyping Petri nets tools with SNAKES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application and Theory of Petri Nets (ICATPN'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications PNTAP 2008,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340476v1</w:t>
+                <w:t xml:space="preserve">hal-02309814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quickly prototyping Petri nets tools with SNAKES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and analysis of security protocols using role based specifications and Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bouroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications PNTAP 2008,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Application and Theory of Petri Nets (ICATPN'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Xi'an, China. pp.72--91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-68746-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309814v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Boxes: a Multi-Purpose Algebra of High-Level Petri nets</w:t>
               </w:r>
@@ -6285,270 +6285,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational Semantics for PBC with Asynchronous Communication</w:t>
+                <w:t xml:space="preserve">An Algebra of Non-safe Petri Boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Koutny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMAST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Saint-Gilles-les-Bains, France. pp.192-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45719-4_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114684v1</w:t>
+                <w:t xml:space="preserve">hal-02309988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algebra of Non-safe Petri Boxes</w:t>
+                <w:t xml:space="preserve">Operational Semantics for PBC with Asynchronous Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Koutny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...17 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02309988v1</w:t>
+                <w:t xml:space="preserve">hal-00114684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concurrent semantics of static exceptions in a parallel programming language</w:t>
               </w:r>
@@ -7650,77 +7650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolian Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4718E7CF"/>
+    <w:nsid w:val="7AAC1077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9095,51 +9095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pommereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9959-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066923689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139688410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1099-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pelz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0077-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04745334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Klaudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679497" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04856428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2024F8797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besancon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_43" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de La Houssaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55862-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950415v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.12" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.65" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2012.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dautriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASOW.2011.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sanjabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2009.5291864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouroulet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40903-8_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5NDT4KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24688-6_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bui Thanh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80521-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114684v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45719-4_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZSL7C9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45740-2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R853WP82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4489-0_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JW5X97XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40911-4_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VDLVM8T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46674-6_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CWCN0XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-474-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85762-4_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V459CHFC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stehno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pommereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9959-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066923689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139688410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1099-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pelz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0077-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04856428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Klaudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2024F8797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04745334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679497" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besancon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_43" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de La Houssaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55862-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2012.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dautriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASOW.2011.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sanjabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2009.5291864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouroulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40903-8_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5NDT4KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24688-6_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bui Thanh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80521-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45719-4_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZSL7C9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45740-2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R853WP82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4489-0_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JW5X97XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40911-4_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VDLVM8T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46674-6_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CWCN0XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-474-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85762-4_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V459CHFC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stehno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>