--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -340,278 +340,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Cosme</w:t>
+                <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Koné</w:t>
+                <w:t xml:space="preserve">Stolian Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653797v1</w:t>
+                <w:t xml:space="preserve">hal-04647015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pommereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e58. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 219, pp.103949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647015v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single changing hypernetwork to represent (social-)ecological dynamics</w:t>
               </w:r>
@@ -2315,51 +2315,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous vehicle in a connected environment: case study of cyber-resilience</w:t>
+                <w:t xml:space="preserve">Automatic Discovery of Cyberattacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
@@ -2390,228 +2390,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Belgrade, Serbia. pp.363-373, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, London - Hybrid, United Kingdom. pp.172--179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2024F8797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856428v1</w:t>
+                <w:t xml:space="preserve">hal-04745334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Discovery of Cyberattacks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artur Rataj</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genève, Switzerland. pp.13--32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745334v1</w:t>
+                <w:t xml:space="preserve">hal-04667502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of cyber-resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2666,139 +2618,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An autonomous vehicle in a connected environment: case study of cyber-resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belgrade, Serbia. pp.363-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2024F8797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667502v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reset Petri Net Unfolding Semantics for Ecosystem Hypergraphs</w:t>
               </w:r>
@@ -4280,200 +4280,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal modelling and analysis of behaviour grading within a peer-to-peer storage system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Chaou</w:t>
+                <w:t xml:space="preserve">Towards a certified Petri net model-checker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Fronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M and S Symposium 2012 (DEVS 2012), Part of the 2012 Spring Simulation Multiconference (SpringSim 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Asian Symposiium on Programming Languages and Systems (APLAS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan. pp.322--336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25318-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868709v1</w:t>
+                <w:t xml:space="preserve">hal-00666660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a certified Petri net model-checker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Fronc</w:t>
+                <w:t xml:space="preserve">Formal modelling and analysis of behaviour grading within a peer-to-peer storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Asian Symposiium on Programming Languages and Systems (APLAS 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M and S Symposium 2012 (DEVS 2012), Part of the 2012 Spring Simulation Multiconference (SpringSim 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, FL., United States. pp.212--219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666660v1</w:t>
+                <w:t xml:space="preserve">hal-00868709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluations of a BSP algorithm for state space construction of security protocols</w:t>
               </w:r>
@@ -4957,51 +4957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a Peer-to-peer Storage System in Presence of Malicious Peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7650,77 +7650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolian Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pommereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AAC1077"/>
+    <w:nsid w:val="B83B3A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9095,51 +9095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pommereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9959-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066923689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139688410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1099-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pelz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0077-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04856428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Klaudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2024F8797" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04745334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679497" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besancon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_43" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de La Houssaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55862-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666660v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2012.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dautriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASOW.2011.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sanjabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2009.5291864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouroulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40903-8_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5NDT4KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24688-6_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bui Thanh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80521-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45719-4_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZSL7C9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45740-2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R853WP82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4489-0_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JW5X97XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40911-4_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VDLVM8T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46674-6_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CWCN0XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-474-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85762-4_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V459CHFC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stehno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pommereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9959-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066923689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139688410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1099-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pelz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0077-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04745334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Klaudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679497" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04856428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2024F8797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besancon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_43" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de La Houssaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55862-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2012.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dautriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASOW.2011.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sanjabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2009.5291864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouroulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40903-8_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5NDT4KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24688-6_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bui Thanh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80521-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45719-4_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZSL7C9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45740-2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R853WP82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4489-0_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JW5X97XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40911-4_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VDLVM8T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46674-6_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CWCN0XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-474-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85762-4_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V459CHFC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stehno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>