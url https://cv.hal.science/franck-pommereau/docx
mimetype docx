--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,8809 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8758 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Pommereau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9959-3699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066923689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">217153564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VrP7AT0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139688410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit spatial–temporal scenarios of food security in a West-African socio-ecological system under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.52. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40066-025-00564-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving livelihood through crop-livestock integration: Insights from a farm trajectory model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 219, pp.103949. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stolian Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philippine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e58. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single changing hypernetwork to represent (social-)ecological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e104. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment and recovery trajectories of a social-ecological system with a discrete-event model after a volcanic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Bernardoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92, pp.103741. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-checking ecological state-transition graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (6), pp.e1009657. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Modeling for Bridging Expert-Knowledge and Social-Ecological Dynamics of an East African Savanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pasquariello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), 26 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land11010042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining biodiversity promotes the multifunctionality of social-ecological systems: holistic modelling of a mountain system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Centanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.101220. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event models for conservation assessment of integrated ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61, pp.101205. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ecosystem Complexity via Application of a Process-Based State Space rather than a Potential Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/7163920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using discrete systems to exhaustively characterize the dynamics of an integrated ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.1615-1627. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.13242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BSP algorithm for on-the-fly checking CTL* formulas on security protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (2), pp.629--672. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-014-1099-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Regulatory Networks (IRNs): Spatially organized biochemical modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 431, pp.219--234. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Space Reduction for Dynamic Process Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Annals of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20, pp.131--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quickly prototyping Petri nets tools with SNAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petri nets newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-nets: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 45 (7-8), pp.537--564. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00236-008-0077-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri nets as executable specifications of high-level timed parallel systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Computing : Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (4), pp.71-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchonous Box Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54, pp.1-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A class of composable and preemptible high-level Petri nets with an application to multi-tasking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50(1), pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Discovery of Cyberattacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cyber Security and Resilience (CSR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London - Hybrid, United Kingdom. pp.172--179, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSR61664.2024.10679497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of cyber-resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An autonomous vehicle in a connected environment: case study of cyber-resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Computer Science and Intelligence Systems (FedCSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Belgrade, Serbia. pp.363-373, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15439/2024F8797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivalued, Spatialized, and Timed Modelling Language for Social-Ecological Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Genève, Switzerland. pp.13--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reset Petri Net Unfolding Semantics for Ecosystem Hypergraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giann Karlo Aguirre-Samboní</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bergen, Norway. pp.213--214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Nets Semantics of Reaction Rules (RR) A Language for Ecosystems Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency (PTRE NETS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bergen, Norway. pp.175-194, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06653-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDEN Framework for Interactive Analysis of Ecosystems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bergen, Norway. pp.119--138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Array Covering 155 nm Wide Spectral Band Achieved by Selective Area Growth on Silicon Wafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Neel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cerulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vaissiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Brussels, Belgium. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC48923.2020.9333230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Discrete Models for Ecosystem Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Di Giusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Joint Conference on Biomedical Engineering Systems and Technologies (BIOSTEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Roque; Arkadiusz Tomczyk; Elisabetta De Maria; Felix Putze; Roman Moucek; Ana Fred; Hugo Gamboa, Feb 2019, Prague, Czech Republic. pp.242--264, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46970-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Matching in discrete Models for Ecosystem Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Di Giusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Bioinformatics Models, Methods and Algorithms (Bioinformatics 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.101--111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPiC: an Acting system based on Skill Petri net Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6952--6958, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable fine-grained metric-based remeshing algorithm for manycore/NUMA architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoby Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Parallel and Distributed Computing (Euro-Par 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.594--606, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster simulation of (Coloured) Petri nets using parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de La Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference on Application and Theory of Petri Nets and Concurrency (PETRI NETS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zaragoza, Spain. pp.37--56, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57861-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ABCD: A user-friendly language for formal modelling and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Application and Theory of Petri Nets and Concurrency (PETRI NETS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. pp.176--195, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39086-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-grained Locality-aware Parallel Scheme for Anisotropic Mesh Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoby Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Meshing Roundtable (IMR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Crystal City, United States. pp.123-135, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling and analysis of distributed storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de La Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2016), including the International Workshop on Biological Processes and Petri Nets (BioPPN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Torun, Poland. pp.70-90, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-55862-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNAKES: A flexible high-level Petri nets library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Application and Theory of Petri Nets and Concurrency (Petri Nets 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brussels, Belgium. pp.254--265, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19488-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular µ-calculus model-checking with formula-dependent hierarchical abstractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Stan Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 14th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tunis La Marsa, France. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSD.2014.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Petri nets tools around Neco compiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets and Software Engineering (PNSE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Milano, Italy. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling and analysis of behaviour grading within a peer-to-peer storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Modeling and Simulation: DEVS Integrative M and S Symposium 2012 (DEVS 2012), Part of the 2012 Spring Simulation Multiconference (SpringSim 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, FL., United States. pp.212--219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a certified Petri net model-checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Asian Symposiium on Programming Languages and Systems (APLAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan. pp.322--336, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25318-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluations of a BSP algorithm for state space construction of security protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Garching, Germany. pp.170--174, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2012.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BSP algorithm for on-the-ﬂy checking CTL* formulas on security protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Beijing, China. pp.79--84, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BSP algorithm for on-the-fly checking LTL formulas on security protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Munich/Garching, Bavaria, Germany. pp.11--18, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPDC.2012.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising the compilation of Petri net models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Scalable and Usable Model Checking for Petri Net and other models of Concurrency (SUMO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kanazawa, Japan. pp.49--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BSP Algorithm for the State Space Construction of Security Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Guedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Parallel and Distributed Methods in verifiCation (PDMC, affiliated to conference SPIN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Enschede, Netherlands. pp.37--44, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDMC-HiBi.2010.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Peer-to-peer Storage System in Presence of Malicious Peers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Utard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence on High Performance Computing and Simulation (HPCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.419--426, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPCSim.2011.5999855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State space exploration of spatially organized populations of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dautriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Conference on Self-Adaptive and Self-Organizing Systems Workshops (SASOW 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ann Arbor, MI, United States. pp.79-84, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASOW.2011.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, Verification, and Formal Analysis of Security Properties in a P2P System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Sanjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 International Symposium on Collaborative Technologies and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, France. pp.499-508, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2010.5478474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modelling and analysis of regulations in multi-cellular systems using Petri nets and topological collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Giavitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Membrane Computing and Biologically Inspired Process Calculi (MeCBIC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Jena, Germany. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.40.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to state space reduction for systems with dynamic process creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Computer and Information Sciences (ISCIS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Guzelyurt, Turkey. pp.543--548, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCIS.2009.5291864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient reachability graph representation of Petri nets with unbounded counters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshops on Verification of Infinite-State Systems (INFINITY 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.119--129, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nets in Nets with SNAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Modelling of Objects, Components, and Agents (MOCA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of security protocols using role based specifications and Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bouroulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Application and Theory of Petri Nets (ICATPN'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Xi'an, China. pp.72--91, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68746-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quickly prototyping Petri nets tools with SNAKES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Petri Nets Tools and APplications PNTAP 2008,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Boxes: a Multi-Purpose Algebra of High-Level Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Time Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Marseille, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-40903-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri nets as Executable Specifications of High-Level Timed Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science - ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kraków, Poland. pp.331-338, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24688-6_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box Calculus with High-Level Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bui Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri nets with causal time for system verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bui Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brno, Czech Republic. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80521-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Non-safe Petri Boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint-Gilles-les-Bains, France. pp.192-207, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45719-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Semantics for PBC with Asynchronous Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A concurrent semantics of static exceptions in a parallel programming language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PETRI NETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newcastle upon Tyne, United Kingdom. pp.204-223, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45740-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIFO Buffers in tie Sauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed and Parallel Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Balatonfüred, Hungary. pp.95-104, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4615-4489-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A concurrent and compositional Petri net semantics of preemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Formal Methods (IFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dagstuhl, Germany. pp.318-337, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-40911-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous links in the PBC and M-nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Phuket, Thailand. pp.190-200, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-46674-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebras of coloured Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAP LAMBERT Academic Publishing, 2010, 978-3843361132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular, qualitative modelling of regulatory networks using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-279, 2011, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-474-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Verification of Systems with Dynamic Process Creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5160, Springer Berlin Heidelberg, pp.186-200, 2008, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85762-4_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Report on the Model Checking Contest @ Petri Net 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Kordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Linard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Becutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIFO buffers is hot tie sauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stehno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm Trajectories in the South Sudanian Zone of Burkina Faso: How to Achieve a Persistent Crop-Livestock Integration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of planktonic trophic network dynamics with sharp qualitative changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stolian Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philippine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZINC: a compiler for “any language”-coloured Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBISC, university of Evry / Paris-Saclay. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling and analysis of distributed storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan de La Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBISC, university of Evry / Paris-Saclay. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving a Petri net model-checker implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukasz Fronc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IBISC, university of Evry / Paris-Saclay. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling molecular networks: relationships between different formalisms and levels of details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chaouiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Batt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7221, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Box Calculus with multi-way communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bui Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LACL, Université Paris-Est/Créteil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient verification of systems with dynamic process creation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Koutny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LACL, Université Paris-Est. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box Calculus with Coloured Buffers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bui Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LACL, Université Paris-Est/Créteil. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles composables et concurrents pour le temps-réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris 12, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00114680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebras of coloured Petri nets and their applications to modelling and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université de Paris-Est/Créteil, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02309973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of SUMo and CompoNet 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pommereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUMo and CompoNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle upon Tyne, United Kingdom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 726, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8864,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B83B3A04"/>
+    <w:nsid w:val="AF35EA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9095,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pommereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9959-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066923689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139688410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1099-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pelz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310228v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870484v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0077-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04745334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Klaudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679497" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04856428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2024F8797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besancon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerulo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_43" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de La Houssaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352035v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55862-1_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666660v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2012.10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dautriche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASOW.2011.9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sanjabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666662v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2009.5291864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouroulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309961v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40903-8_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5NDT4KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24688-6_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114672v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bui Thanh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80521-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309988v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45719-4_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZSL7C9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45740-2_13" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R853WP82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4489-0_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JW5X97XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114693v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40911-4_19" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VDLVM8T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46674-6_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CWCN0XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309999v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-474-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85762-4_13" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V459CHFC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stehno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114687v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-pommereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9959-3699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066923689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217153564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VrP7AT0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139688410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cosme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pommereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40066-025-00564-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Kon&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103949" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolian Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Savelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04786422v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.482" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bernardoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103741" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pasquariello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11010042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Centanni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pommereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163920" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Guedj" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-014-1099-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.12.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Koutny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pelz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-008-0077-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04745334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Klaudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR61664.2024.10679497" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04856428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2024F8797" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04667502v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giann Karlo Aguirre-Sambon&#237;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06653-5_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03750229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04627280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besancon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cerulo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Di Giusto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46970-2_12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ledoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_43" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan de La Houssaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352028v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39086-4_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352035v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55862-1_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Stan Le Cornec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2014.14" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Fronc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25318-8_24" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.65" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPDC.2012.10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDMC-HiBi.2010.14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2011.5999855" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745245v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dautriche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASOW.2011.9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sanjabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666662v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.40.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666664v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCIS.2009.5291864" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.05.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bouroulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68746-7_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40903-8_21" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5NDT4KM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24688-6_44" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bui Thanh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80521-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309988v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45719-4_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZZSL7C9W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114689v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45740-2_13" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R853WP82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-4489-0_13" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JW5X97XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-40911-4_19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0VDLVM8T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46674-6_17" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CWCN0XDB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-474-6_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85762-4_13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V459CHFC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Becutti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stehno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05196341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395166v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461084v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soliman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Batt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00114680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02309973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>