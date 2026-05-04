--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -171,1137 +171,1168 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bestiaire sauvage du vivant</w:t>
+                <w:t xml:space="preserve">Requalifier l’écologie : morales de classe et confrontations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ahss.2025.10076⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (151-152), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302085v1</w:t>
+                <w:t xml:space="preserve">hal-05596618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres environnementaux et stratégies de reproduction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 139, pp.3-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gen.139.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
+                <w:t xml:space="preserve">Le bestiaire sauvage du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1-2), pp.159-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2025.10076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920706v1</w:t>
+                <w:t xml:space="preserve">hal-05302085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The return to municipal water management in Cochambaba. The Bolivian experience 20 years after</w:t>
+                <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319254v1</w:t>
+                <w:t xml:space="preserve">hal-04920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « cowboy ecology » revisitée. L’évolution des pratiques de pâturage et de conservation de la nature dans le sud de l’Arizona</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The return to municipal water management in Cochambaba. The Bolivian experience 20 years after</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The return to municipal water management in Cochambaba. The Bolivian experience 20 years after</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04768004v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti (sciences) sociales, tu perds ton sang-froid !</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La « cowboy ecology » revisitée. L’évolution des pratiques de pâturage et de conservation de la nature dans le sud de l’Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Esther Lacuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.243.0004⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101669v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En l’absence de planification : l’idéal de l’eau pour tous et toutes face aux inégalités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 109 (1), pp.38-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.109.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre conscience ne suffit pas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anti (sciences) sociales, tu perds ton sang-froid !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdieu Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heilbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/3-4 (243-244), pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.243.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03508176v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdieu and politics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la critique écologique à la critique sociale. Auto-organisation communautaire et autonomie des dominés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filozofija i Društvo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/fid2104567g⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 180-181 (1), pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.180.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03509341v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au fil du labyrinthe Bourdieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pierre Bourdieu and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Mladenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Filozofija i Društvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.567 - 586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/fid2104567g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509076v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néo-extractivismes latino-américains. Une critique à contretemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1320,4111 +1351,4214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. « La Bolivie d’Evo Morales » : éléments pour une socio-histoire immédiate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au fil du labyrinthe Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+                <w:t xml:space="preserve">Nicolas Duvoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508063v1</w:t>
+                <w:t xml:space="preserve">hal-03509076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la critique écologique à la critique sociale. Auto-organisation communautaire et autonomie des dominés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. « La Bolivie d’Evo Morales » : éléments pour une socio-histoire immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.180.0137⟩</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’État plurinational de Bolivie, 96, pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.12448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508101v1</w:t>
+                <w:t xml:space="preserve">hal-03508063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indigenous Cosmogony and Andean Architecture in El Alto, Bolivia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prendre conscience ne suffit pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03099079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing scarcity, producing the common. Water cooperatives and community dynamics in Bolivia (2008-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Gérer la pénurie, produire du commun Coopératives d’eau et dynamiques communautaires en Bolivie (2008-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/regulation.16656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099072v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le champ des politiques hydriques dans l’Ouest étasunien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Managing scarcity, producing the common. Water cooperatives and community dynamics in Bolivia (2008-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ideas.7789⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.16656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979855v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to assess mining within social-ecological systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Indigenous Cosmogony and Andean Architecture in El Alto, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03129492v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la pénurie, produire du commun Coopératives d’eau et dynamiques communautaires en Bolivie (2008-2018)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le champ des politiques hydriques dans l’Ouest étasunien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.16656⟩</w:t>
+              <w:t xml:space="preserve">IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.1 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.7789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786971v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un consensus paradoxal. Conservation des ressources hydriques et croissance économique en Arizona</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A framework to assess mining within social-ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.694.0601⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosust.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02390313v1</w:t>
+                <w:t xml:space="preserve">halshs-03129492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupures d’eau et crise politique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un consensus paradoxal. Conservation des ressources hydriques et croissance économique en Arizona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.127.0135⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (4), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.694.0601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594525v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02390313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réinvention du conservationnisme hydrique. Coalitions et politiques de l’eau dans l’Ouest étatsunien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coupures d’eau et crise politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Cortinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/3 (127), pp.135 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.127.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787070v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental regulations and sustainable mining in the semi-arid American southwest: perspectives from the National Environmental Protection Act process for the Rosemont mine project (Arizona)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (2), pp.501-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-018-1417-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflit environnemental et participation publique dans les zones semi-arides de l’Ouest des États-Unis : le projet minier de Rosemont (comté de Pima, Arizona)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La Réinvention du conservationnisme hydrique. Coalitions et politiques de l’eau dans l’Ouest étatsunien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893544v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conflit environnemental et participation publique dans les zones semi-arides de l’Ouest des États-Unis : le projet minier de Rosemont (comté de Pima, Arizona)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1809-4422ex0001v1942016⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.019.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02403700v1</w:t>
+                <w:t xml:space="preserve">hal-01893544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une promotion immobilière sous contraintes environnementales. Les logiques sociales du périurbain dans les Desert Cities de l’Ouest étasunien</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Serie BlueGrass (Numéro 01), pp.3-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01726034v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social conditions of self-organized utilities: water cooperatives in La Paz and El Alto, Bolivia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-level policy coalitions an interpretative model of water conflicts in the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02508060.2016.1219196⟩</w:t>
+              <w:t xml:space="preserve">Ambiente and Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.153-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-4422ex0001v1942016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272332v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02403700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mégaprojets hydriques de l’ouest étasunien : histoire d’État(s) et gestion des ressources naturelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Une promotion immobilière sous contraintes environnementales. Les logiques sociales du périurbain dans les Desert Cities de l’Ouest étasunien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18085⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.574.0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091736v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01726034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las luchas por el &amp;quot;oro azul&amp;quot;: Desde las movilizaciones comunitarias por el agua hasta la internacionalización de las políticas ambientales. Un análisis en varios niveles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The social conditions of self-organized utilities: water cooperatives in La Paz and El Alto, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Robert Robert</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers-Cuadernos CEMCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2016.1219196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398118v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures émergentes à El Alto (Bolivie): essai d'interprétation sociologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les mégaprojets hydriques de l’ouest étasunien : histoire d’État(s) et gestion des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Coeurdray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. O'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786965v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Reclamation Act de 1902 aux méga-projets federaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Architectures émergentes à El Alto (Bolivie): essai d'interprétation sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de desarrollo rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11144/Javeriana.cdr12-76.ramp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506877v1</w:t>
+                <w:t xml:space="preserve">hal-03786965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du Reclamation Act de 1902 aux méga-projets federaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Coeurdray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cuadernos de desarrollo rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (76), pp.135 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11144/Javeriana.cdr12-76.ramp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01094148v1</w:t>
+                <w:t xml:space="preserve">hal-01506877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que font les protagonistes de l'eau. Une approche combinatoire d'un système sociotechnique. (introduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les coalitions mutiniveaux d'action publique. Un modèle interprétatif des conflits pour l'eau dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Mayaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lorrain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers des IFRE. Zoom sur la production scientifique des instituts français de recherche à l'étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Urbanisme et déréglement climatique, 1, pp.63-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166793v1</w:t>
+                <w:t xml:space="preserve">halshs-01094148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto‐organisation de la gestion urbaine de l’eau La fonction des coopératives dans le système d’approvisionnement en eau de La Paz et El Alto (Bolivie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ce que font les protagonistes de l'eau. Une approche combinatoire d'un système sociotechnique. (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 203 (203), pp.86-105. </w:t>
+              <w:t xml:space="preserve">, 2014, 203, pp.4-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.203.0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.203.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044882v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'État</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’auto‐organisation de la gestion urbaine de l’eau La fonction des coopératives dans le système d’approvisionnement en eau de La Paz et El Alto (Bolivie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 201-202 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.201.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 203 (203), pp.86-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.203.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01621131v1</w:t>
+                <w:t xml:space="preserve">hal-01044882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All along the ridge: Looking back upon an ethnographic investigation in El Alto, Bolivia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Penser l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Recomposiciones territoriales de las periferias de las metrópolis andinas, 41 (3), pp.343-361. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201-202 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bifea.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.201.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786958v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'envers de la &amp;quot;ville aymara&amp;quot;. Migration rurale, mobilité intra-urbaine et mobilisations politiques à El Alto (Bolivie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">All along the ridge: Looking back upon an ethnographic investigation in El Alto, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Recomposiciones territoriales de las periferias de las metrópolis andinas, 41 (3), pp.343-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786981v1</w:t>
+                <w:t xml:space="preserve">hal-03786958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'EAU DE LA PACHAMAMA Commentaires sur l'idée d'indigénisation de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 198-199, pp.247-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.22781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201232v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau de la Pachamama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'envers de la &amp;quot;ville aymara&amp;quot;. Migration rurale, mobilité intra-urbaine et mobilisations politiques à El Alto (Bolivie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92, pp.417-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lhomme.22781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00984667v1</w:t>
+                <w:t xml:space="preserve">hal-03786981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'EAU DE LA PACHAMAMA Commentaires sur l'idée d'indigénisation de la modernité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'eau de la Pachamama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 198-199, pp.247-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.22781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786967v1</w:t>
+                <w:t xml:space="preserve">hal-00984667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjonctions, conjonctures, conjectures. Introduction aux notes prises par Pierre Bourdieu en décembre 1981 et janvier 1982 lors des réunions à la CFDT et des conférences de presse en soutien à Solidarnosc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Do Alto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Esther Lacuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rationalité, vérité &amp; démocratie, 44, pp.181-198</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92, pp.357-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985163v1</w:t>
+                <w:t xml:space="preserve">hal-01201232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et conflits de la remunicipalisation de l'eau: l'exemple de la concession de la Paz-El Alto, Bolivia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">El Alto: una ficción política</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.427-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.2063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtm.203.0041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786975v1</w:t>
+                <w:t xml:space="preserve">hal-03786973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis et conflits de la remunicipalisation de l'eau. L'exemple de la concession de La Paz-El Alto, Bolivie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Défis et conflits de la remunicipalisation de l'eau: l'exemple de la concession de la Paz-El Alto, Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Tiers Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 203, pp.41-60. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+              <w:t xml:space="preserve">, 2010, 203 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rtm.203.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984647v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Alto: una ficción política</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conjonctions, conjonctures, conjectures. Introduction aux notes prises par Pierre Bourdieu en décembre 1981 et janvier 1982 lors des réunions à la CFDT et des conférences de presse en soutien à Solidarnosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Agone - Histoire, Politique et Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rationalité, vérité &amp; démocratie, 44, pp.181-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786973v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du placement scolaire : la dimension spatiale des inégalités sociales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Défis et conflits de la remunicipalisation de l'eau. L'exemple de la concession de La Paz-El Alto, Bolivie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.1499⟩</w:t>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 203, pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.203.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784271v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indianisme est-il de gauche ? Remarques Complémentaires sur L’Occident décroché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prologue de la rédaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le sens du placement scolaire : la dimension spatiale des inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.173.0004⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 169, pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.1499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101681v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants socio-spatiaux du placement scolaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prologue de la rédaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 173 (3), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.173.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00261798v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the right move: how families are using transfers to adapt to socio-spatial differentiation of schools in the greater Paris region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Les déterminants socio-spatiaux du placement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of educational policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.93-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02680930601065858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00160786v1</w:t>
+                <w:t xml:space="preserve">halshs-00261798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le social et le spatial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Making the right move: how families are using transfers to adapt to socio-spatial differentiation of schools in the greater Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journal of educational policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.31 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02680930601065858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00160788v1</w:t>
+                <w:t xml:space="preserve">halshs-00160786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace scolaire, espace résidentiel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Le social et le spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.367-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aru.2005.2633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784269v1</w:t>
+                <w:t xml:space="preserve">halshs-00160788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace scolaire, espace résidentiel : La polarisation par la réputation des établissements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Espace scolaire, espace résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 99, pp.127-145</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 99 (1), pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2005.2633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00163832v1</w:t>
+                <w:t xml:space="preserve">hal-03784269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital militant. Essai de définition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Espace scolaire, espace résidentiel : La polarisation par la réputation des établissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99, pp.127-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03977814v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évitement scolaire et les classes moyennes à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (4), pp.51 à 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00160717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de la &amp;quot;démocratisation&amp;quot; scolaire [Notes sur les usages sociologiques des indicateurs statistiques]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le capital militant. Essai de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 149, pp.74-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/arss.2003.2781⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 155 (5), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.155.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784200v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03977814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collèges de banlieue et lycées prestigieux. Notes sur les traitements différentiels de deux mobilisations scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La mesure de la &amp;quot;démocratisation&amp;quot; scolaire [Notes sur les usages sociologiques des indicateurs statistiques]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 149, pp.74-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.2003.2781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784272v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collèges de banlieue et lycées prestigieux. Notes sur les traitements différentiels de deux mobilisations scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Professeurs en grève [Les conditions sociales d'un mouvement de contestation enseignant]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 136 (1), pp.83-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arss.2001.2713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5434,944 +5568,944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">California in the field of water policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "La Californie, épicentre des sciences sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibaut Clément (HDEA); Elodie Edwards-Grossi (IRISSO); Olivier Richomme (Triangle), Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roads of the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsible Lithium Production for Energy Transition and Electric Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx RESSOURCES21; CIDMEJu (CONICET); KTH Royal Institute of Technology, Jul 2024, Jujuy, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ des politiques hydriques dans l’Ouest étasunien. Replacer les instruments d'action dans leur contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études "Des eaux et des imprévus : perspectives croisées sur les gouvernements des eaux douces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaSSP, LEREPS, Université de Toulouse, Sciences Po Toulouse, Jan 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03752329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ecologización de las políticas hídricas en las Américas : contextos institucionales y saberes ingenieriles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio internacional "Hacia un análisis multinivel de la gestión del agua en América Latina"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Investigaciones y Estudios Superiores en Antropología Social, San Cristóbal de las Casas, Oct 2022, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03903529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention des politiques de water conservation. Ecologie et économie dans le Pima County</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir un nouveau cadre d’analyse pour la prise en compte de l’impact d’un projet minier sur son éco-systeme - Concepts fondateurs et approche pluri-disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit environnemental, développement durable et participation publique. Le cas de la mine de Rosemont dans le Pima County, Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OHM Pima County: perspectives interdisciplinaires et projets de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRIIHM International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les variables d’impact physique et d’effets sociaux dans un cadre interdisciplinaire d’évaluation des risques environnementaux : la notion de système socio-écologique appliquée à l’extraction minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Mainhagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in the Uses of the Notion of Socio-Ecological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pavao-Zucherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper Mines in Arizona. Economy, Conflicts, Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHMI Kickoff Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6381,120 +6515,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of conservation plans in South Arizona: wilderness areas versus ranchers' working landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Esther Lacuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-ae7d89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6504,2156 +6638,2156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les interstices de la globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144, 2024, Collection "Le Grand Entrepôt", Delphine Mercier; Michel Peraldi, 9782365124355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04784504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ des politiques hydriques : enquête sur la gestion de la sécheresse dans l’ouest des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250 p, 2023, Action publique, 978-2-36512-329-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03975718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcosmes. Théorie des champs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Interventions (1961-2001). Science sociale et action politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Raisons d'agir, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03508032v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions (1961-2001). Science sociale et action politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microcosmes. Théorie des champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raisons d'agir, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03508040v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État plurinational de Bolivie https://rediceisal.hypotheses.org/46905</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luttes pour l’eau dans les Amériques: mésusages, discordes et changements institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Schneier-Madanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chavarochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colectivo- IHEAL. Éditions de l’IHEAL, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.9702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdieu dans les Amériques. La construction d'une internationale scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afranio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altiplano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Altiplano. Fragments d'une révolution (Bolivie 1999-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Cours et travaux, 979-10-97084-14-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318485v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altiplano. Fragments d'une révolution (Bolivie 1999-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Altiplano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisons d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cours et travaux, 979-10-97084-14-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508022v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The field of water policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, pp.226, 2020, 9780367192594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions, 2020, Dictionnaire, 9782271082039</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Field of Water Policy. Power and Scarcity in the American Southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429201394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water conflicts hydrocracy in the Americas : coalitions, networks, policies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Massardier</w:t>
+                <w:t xml:space="preserve">Gestion durable de l'eau urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Britto Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alves dos Santos Junior Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">IEE-USP, pp.444, 2018, 978-85-86923-49-4</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Indisciplines, Marianne Cohen, 978-2-7592-2786-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01914315v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion durable de l'eau urbaine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alves dos Santos Junior Orlando</w:t>
+                <w:t xml:space="preserve">Water conflicts hydrocracy in the Americas : coalitions, networks, policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Indisciplines, Marianne Cohen, 978-2-7592-2786-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEE-USP, pp.444, 2018, 978-85-86923-49-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04484646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doce Conflictos y luchas por el &amp;quot;oro azul&amp;quot; en America: Bolivia, Brasil, Colombia, Estados Unidos, Mexico y Peru</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water Bankruptcy in the Land of Plenty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoshin Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix Serrat-Capdevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sans-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b21583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01643907v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Bankruptcy in the Land of Plenty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Doce Conflictos y luchas por el &amp;quot;oro azul&amp;quot; en America: Bolivia, Brasil, Colombia, Estados Unidos, Mexico y Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...53 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Etudes Mexicaines et Centraméricaines, pp.57, 2017, Cuadernos CEMCA,"BlueGrass", n° 2, 978-2-11-138539-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513666v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01643907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water from the heights, water from the grassroots : the governance of common dynamics and public services in La Paz-El Alto</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water Regimes. Beyong the public and private sector debate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Routledge, 2016, 978-1-138-66820-1 (hbk)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272326v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Regimes. Beyong the public and private sector debate.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water from the heights, water from the grassroots : the governance of common dynamics and public services in La Paz-El Alto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge, 2016, 978-1-138-66820-1 (hbk)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508060.2016.1219196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375803v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'eau ! Pratiques, modèles, légitimités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">203, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdieu - Sur l'État. Cours au Collège de France (1989-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil; Raisons d'agir, 672 p., 2012, 9782020662246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mésaventures de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, 165 p., 2012, 978-2-912107-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'agir, pp.242, 2008, cours et travaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8663,2011 +8797,2011 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorado River Basin water policy: using Bourdieu's field theory in the environmental policy arena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O’neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dubois (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing Bourdieu's Theory of Fields to Critical Policy Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.56-73, 2024, Advances in Critical Policy Studies series, 9781803923994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781803924007.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04410567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique du commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sa Vila Boas, M.H. (ed.); Combes, H. (ed.); Geoffray, M.L. (ed.); Goirand, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire politique de l'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'IHEAL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.459-463, 2024, Colectivo, 978-2-37154-184-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tjt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologisation des politiques de l’eau. Conflits et coalitions dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Nicolas-Artero, Sébastien Velut, Graciela Schneier-Madanes, Franck Poupeau et Carine Chavarochette (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luttes pour l’eau dans les Amériques : Mésusages, arrangements et changements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Éditions de l’IHEAL, pp.76-99, 2022, Colectivo, 978-2-37154-146-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.iheal.10139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ des politiques hydriques dans l’Ouest étasunien : éléments d’interprétation des instruments d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dubois (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les structures sociales de l’action publique. Analyser les politiques publiques avec la sociologie des champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-129, 2022, Action publique, 9782365123648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04028657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des études sur l’eau aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Schneier-Madanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Chavarochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Luttes pour l'eau dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-organización de la gestión del agua y desigualdades: la zona Sur de La Paz frente a las transformaciones urbanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agua y desigualdades urbans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.337-350, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought and water policy in the western USA : Genesis and structure of a multi-level field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Reinventing water conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourdieu's Field Theory and the Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.21 - 37, 2018, 9789811053856</w:t>
+              <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Energia e Ambiente, pp.293 - 326, 2018, 9788586923494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163334v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought and water management : Contribution to a theory of fields in a multilevel context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drought and water policy in the western USA : Genesis and structure of a multi-level field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourdieus Field Theory and the Social Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourdieu's Field Theory and the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.21 - 37, 2018, 9789811053856</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787072v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinventing water conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drought and water management : Contribution to a theory of fields in a multilevel context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O’neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Grenfell M. et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water conflicts and hydrocracy in the Americas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bourdieus Field Theory and the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-5385-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128281v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How socio-technical systems and their operators work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Introduction: what do the protagonists of the water sector do?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorrain D. et Poupeau F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthscan/Routledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Earthscan/Routledge, pp.187-200, 2016</w:t>
+              <w:t xml:space="preserve">Water Regimes, (Beyond the public and private sector debate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Earthscan/Routledge, pp.1-13, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486926v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing the Colorado river</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Delivering more than water: The Salt River Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck Poupeau. </w:t>
+              <w:t xml:space="preserve">Dominique Lorrain; Franck Poupeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Bankruptcy in the land of plenty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press Online, pp.79 - 100, 2016, 9781498776998</w:t>
+              <w:t xml:space="preserve">Water Regimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.37 - 55, 2016, 9781138668201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367564v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The making of water policy in the American southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Poupeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water bankruptcy and the land of plenty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press Online, pp.101 - 118, 2016, 9781498776998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperatives in La Paz and El Alto : a complementary system</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing the Colorado river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Coeurdray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Poupeau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water regimes : beyond the public and private sector debate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Water Bankruptcy in the land of plenty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press Online, pp.79 - 100, 2016, 9781498776998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272348v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water for a new America : The policy coalitions of the Central Arizona Porject (Parti 1)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How socio-technical systems and their operators work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Franck Poupeau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorrain D. et Poupeau F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Bankruptcy in the land of plenty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press Online, pp.65 - 78, 2016, 9781498776998</w:t>
+              <w:t xml:space="preserve">Earthscan/Routledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Earthscan/Routledge, pp.187-200, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398598v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: what do the protagonists of the water sector do?</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperatives in La Paz and El Alto : a complementary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Regimes, (Beyond the public and private sector debate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Earthscan/Routledge, pp.1-13, 2016</w:t>
+              <w:t xml:space="preserve">Water regimes : beyond the public and private sector debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486896v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering more than water: The Salt River Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Water for a new America : The policy coalitions of the Central Arizona Porject (Parti 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cortinas Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Coeurdray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Lorrain; Franck Poupeau. </w:t>
+              <w:t xml:space="preserve">Franck Poupeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Regimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.37 - 55, 2016, 9781138668201</w:t>
+              <w:t xml:space="preserve">Water Bankruptcy in the land of plenty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press Online, pp.65 - 78, 2016, 9781498776998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163335v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives comme alternative technique et sociale ? Les services d'approvisionnement en eau dans l'agglomération de La Paz : entre discriminations socio-spatiales et recherche d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Poupeau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public d'eau potable et la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, p.400-413, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02272412v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives comme alternative technique et sociale ? Les services d'approvisionnement en eau dans l'agglomération de La Paz : entre discriminations socio-spatiales et recherche d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Poupeau</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public d'eau potable et la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, p.400-413, 2013</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444421v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02272412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour, symptôme d'une écologie déboussolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://lvsl.fr/bruno-latour-symptome-dune-ecologie-deboussolee/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bas la mine, ou à bas l'État https://www.monde-diplomatique.fr/2021/07/MARIETTE/63253</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'espace résidentiel à l'espace scolaire: les pratiques d'évitement scolaire en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00165977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10677,147 +10811,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Regimes Questioned from the ‘Global South’ : Agents, Practices And Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhagato Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian O 'Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10827,134 +10961,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de l'eau et communs en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pérez Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fonseca Zubieta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence française de développement (AFD). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10964,147 +11098,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indien et la politique II - Bolivie et Pérou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lomné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01395185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11114,154 +11248,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings des journées d'étude &amp;quot;Écologie et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. 114 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458479v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11271,150 +11405,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui a peur des sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dezalay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Heilbron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 243-244, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11424,105 +11558,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'Amérique latine fait aux sciences sociales https://aoc.media/analyse/2021/12/13/ce-que-lamerique-latine-fait-aux-sciences-sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11590,51 +11724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51E216D2"/>
+    <w:nsid w:val="F26A956D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11821,51 +11955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-poupeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-3951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078526043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302085v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Esther Lacuisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Golub" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Mladenovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/fid2104567g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mariette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12448" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508101v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0137" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.16656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02979855v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O&#8217;neill" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Coeurdray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2016.1219196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O'Neill" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cdr12-76.ramp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786958v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.83" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Do Alto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984667v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22781" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786967v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784271v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1499" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.173.0004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02680930601065858" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160788v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2005.2633" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2003.2781" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784272v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2001.2713" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331806v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639119v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752329v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151734v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mainhagu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787076v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcleod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavao-Zucherman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ae7d89" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/action-publique/878-le-champ-des-politiques-hydriques.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508058v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508047v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Perez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afranio Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513661v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O&#8217;neill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429201394" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Britto Ana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves dos Santos Junior Orlando" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1487/9782759227884/gestion-durable-de-l-eau-urbaine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Serrat-Capdevila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sans-Fuentes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21583" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272326v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Botton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Champagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenoir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410567v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803924007.00013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/14662" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tjt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319506v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10139" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/action-publique/876-les-structures-sociales-de-laction-publique-analyser-les-politiques-publiques-avec-la-sociologie-des-champs.html" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5385-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128281v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01486926v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398598v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01486896v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163335v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272412v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767991v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165977v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhagato Dasgupta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O 'Neill" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P&#233;rez Mercado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fonseca Zubieta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-poupeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-3951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078526043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.139.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Esther Lacuisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.109.0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdieu J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dezalay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heilbron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.243.0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Golub" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Mladenovic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/fid2104567g" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mariette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.16656" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02979855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas Mu&#241;oz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.7789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2020.06.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.694.0601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03594525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cortinas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0135" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1417-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O&#8217;neill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortinas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.019.0189" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Mayaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-4422ex0001v1942016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Coeurdray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.574.0735" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508060.2016.1219196" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. O'Neill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.cdr12-76.ramp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01166793v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.203.0086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.83" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786967v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22781" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Do Alto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.2063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786975v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00984647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1499" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101681v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.173.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02680930601065858" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784269v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2005.2633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Matonti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.155.0004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2003.2781" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784198v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.2001.2713" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639119v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Mainhagu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618619v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151738v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcleod" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pavao-Zucherman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151636v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-ae7d89" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975718v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O'Neill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/action-publique/878-le-champ-des-politiques-hydriques.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508032v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afranio Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508022v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318485v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513661v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O&#8217;neill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429201394" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Britto Ana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Canneva" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alves dos Santos Junior Orlando" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1487/9782759227884/gestion-durable-de-l-eau-urbaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914315v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoshin Gupta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Serrat-Capdevila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sans-Fuentes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21583" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Botton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01183067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Champagne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lenoir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355734v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410567v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803924007.00013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978436v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/14662" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tjt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10139" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/action-publique/876-les-structures-sociales-de-laction-publique-analyser-les-politiques-publiques-avec-la-sociologie-des-champs.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02128281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-5385-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01486896v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367564v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01486926v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poupeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398598v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444421v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02272412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767991v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00165977v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348563v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhagato Dasgupta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian O 'Neill" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786940v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo P&#233;rez Mercado" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fonseca Zubieta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395185v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaumeil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lomn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508154v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>