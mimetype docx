--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1013,295 +1013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Intelligence is Not Associated with a Greater Propensity for Mental Health Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Michèle Williams</w:t>
+                <w:t xml:space="preserve">Preschool language and visuospatial skills respectively predict multiplication and addition/subtraction skills in middle school children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pinheiro-Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adoración Guzmán García</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.2343⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860469v1</w:t>
+                <w:t xml:space="preserve">hal-05256865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preschool language and visuospatial skills respectively predict multiplication and addition/subtraction skills in middle school children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pinheiro-Chagas</w:t>
+                <w:t xml:space="preserve">High Intelligence is Not Associated with a Greater Propensity for Mental Health Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michèle Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Fassaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoración Guzmán García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.2343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05256865v1</w:t>
+                <w:t xml:space="preserve">hal-03860469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Brain Asymmetries Independently of Brain Size</w:t>
               </w:r>
@@ -1779,265 +1779,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in academic achievement are modulated by evaluation type</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influences of the early family environment and long-term vocabulary development on the structure of white matter pathways: A longitudinal investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2020.101935⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.100767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2020.100767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976087v1</w:t>
+                <w:t xml:space="preserve">hal-02971250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the early family environment and long-term vocabulary development on the structure of white matter pathways: A longitudinal investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex differences in academic achievement are modulated by evaluation type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42, pp.100767. </w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83-84, pp.101935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2020.100767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2020.101935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971250v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting for allometric scaling in ABIDE I challenges subcortical volume differences in autism spectrum disorder</w:t>
               </w:r>
@@ -2281,295 +2281,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of early neurodevelopmental disorders associated with in utero exposure to valproate and other antiepileptic drugs: a nationwide cohort study in France</w:t>
+                <w:t xml:space="preserve">Risk of early neurodevelopmental outcomes associated with prenatal exposure to the antiepileptic drugs most commonly used during pregnancy: a French nationwide population-based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Coste</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Blotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Blotiere</w:t>
+                <w:t xml:space="preserve">Sara Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Miranda</w:t>
+                <w:t xml:space="preserve">Alain Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mikaeloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.17362. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.e034829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74409-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976092v1</w:t>
+                <w:t xml:space="preserve">hal-02976080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of early neurodevelopmental outcomes associated with prenatal exposure to the antiepileptic drugs most commonly used during pregnancy: a French nationwide population-based cohort study</w:t>
+                <w:t xml:space="preserve">Risk of early neurodevelopmental disorders associated with in utero exposure to valproate and other antiepileptic drugs: a nationwide cohort study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Blotière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Joël Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Blotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Miranda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mikaeloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.e034829. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.17362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74409-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976080v1</w:t>
+                <w:t xml:space="preserve">hal-02976092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study reveals new insights into the heritability and genetic correlates of developmental dyslexia</w:t>
               </w:r>
@@ -2921,679 +2921,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in psychomotor development during the preschool period: A longitudinal study of the effects of environmental factors and of emotional, behavioral, and social functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">White matter network connectivity deficits in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+                <w:t xml:space="preserve">Chenglin Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rouffignac</w:t>
+                <w:t xml:space="preserve">Xiting Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Altarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">John A Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 178, pp.369-384. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.505-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158494v1</w:t>
+                <w:t xml:space="preserve">hal-02158487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter network connectivity deficits in developmental dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comorbidity and cognitive overlap between developmental dyslexia and congenital amusia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Couvignou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenglin Lou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John A Sweeney</w:t>
+                <w:t xml:space="preserve">Isabelle Peretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.24390⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1-2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02643294.2019.1578205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158487v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comorbidity and cognitive overlap between developmental dyslexia and congenital amusia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide association scan identifies new variants associated with a cognitive predictor of dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Gialluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till F M Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Mirza-Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02643294.2019.1578205⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0402-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158506v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association scan identifies new variants associated with a cognitive predictor of dyslexia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Becker</w:t>
+                <w:t xml:space="preserve">Does pre-testing promote better retention than post-testing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Riegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son Thierry Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Casati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0402-0⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41539-019-0053-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158502v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pre-testing promote better retention than post-testing?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Latimier</w:t>
+                <w:t xml:space="preserve">Sex differences in psychomotor development during the preschool period: A longitudinal study of the effects of environmental factors and of emotional, behavioral, and social functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hoertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Riegert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Chloé Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Son Thierry Ly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Casati</w:t>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.369-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-019-0053-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324042v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Older Siblings on Language Development as a Function of Age Difference and Sex</w:t>
               </w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandrina Cristia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,648 +3841,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomy of developmental dyslexia: Pitfalls and promise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
+                <w:t xml:space="preserve">Alterations in white matter pathways underlying phonological and morphological processing in Chinese developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Scotto Di Covella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaolang Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84, pp.434-452. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324914v1</w:t>
+                <w:t xml:space="preserve">hal-02158470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocabulary growth rate from preschool to school-age years is reflected in the connectivity of the arcuate fasciculus in 14-year-old children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are high-IQ students more at risk of school failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12647⟩</w:t>
+              <w:t xml:space="preserve">Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intell.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158479v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in white matter pathways underlying phonological and morphological processing in Chinese developmental dyslexia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroéducation et neuropsychanalyse : du neuroenchantement aux neurofoutaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2018.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02158470v1</w:t>
+                <w:t xml:space="preserve">hal-02158499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are high-IQ students more at risk of school failure?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">Neuroanatomy of developmental dyslexia: Pitfalls and promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Altarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Cam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Ramus</w:t>
+                <w:t xml:space="preserve">Lou Scotto Di Covella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.434-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2017.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intell.2018.09.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158490v1</w:t>
+                <w:t xml:space="preserve">hal-02324914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroéducation et neuropsychanalyse : du neuroenchantement aux neurofoutaises</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vocabulary growth rate from preschool to school-age years is reflected in the connectivity of the arcuate fasciculus in 14-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (5), pp.e12647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158499v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of the IQ-achievement gap in France: A longitudinal analysis</w:t>
               </w:r>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Galera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith van Der Waerden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hoertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,260 +6097,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What phonological deficit?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced perceptual processing of speech in autism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Järvinen-Pasley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Happé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Heaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470210701508822⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.109-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2007.00644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260016v1</w:t>
+                <w:t xml:space="preserve">hal-00260017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced perceptual processing of speech in autism.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What phonological deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pamela Heaton</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2007.00644.x⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (1), pp.129-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210701508822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00260017v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papers not in the right section?</w:t>
               </w:r>
@@ -7045,272 +7045,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion perception deficit: risk factor or non-specific marker for neuro-developmental disorders?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of speech rhythm in language discrimination: further tests with a non-human primate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Tincoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geertrui Spaepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2005.00390.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260025v1</w:t>
+                <w:t xml:space="preserve">hal-00260024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of speech rhythm in language discrimination: further tests with a non-human primate.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion perception deficit: risk factor or non-specific marker for neuro-developmental disorders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (1-2), pp.180-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00260024v1</w:t>
+                <w:t xml:space="preserve">hal-00260025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring dyslexics' phonological deficit I: lexical vs sub-lexical and input vs output processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7522,303 +7522,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and acquisition of linguistic rhythm by infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theories of developmental dyslexia: insights from a multiple case study of dyslexic adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Nazzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven C Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Castellote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 41 (1-2), pp.233-243</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 126 (Pt 4), pp.841-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242908v1</w:t>
+                <w:t xml:space="preserve">hal-00242741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental dyslexia: specific phonological deficit or general sensorimotor dysfunction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (2), pp.212-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00242672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theories of developmental dyslexia: insights from a multiple case study of dyslexic adults.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception and acquisition of linguistic rhythm by infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 126 (Pt 4), pp.841-65</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (1-2), pp.233-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00242741v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00242908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between motor control and phonology in dyslexic children.</w:t>
               </w:r>
@@ -8031,213 +8031,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia. Talk of two theories.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of steady turbulent flow through a rigid simulated collapsed tube.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Nugent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (4), pp.422-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00242898v1</w:t>
+                <w:t xml:space="preserve">hal-00260028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of steady turbulent flow through a rigid simulated collapsed tube.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dyslexia. Talk of two theories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. H. Nugent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 412 (6845), pp.393-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35086683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260028v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00242898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding questions about phonological processing in dyslexia.</w:t>
               </w:r>
@@ -9537,51 +9537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rierget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Thierry Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10360,51 +10360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Esposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Gurgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-026-10117-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04776138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04191460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Labouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2023.101753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mich&#232;le Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Fassaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Guzm&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.2343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinheiro-Chagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13316" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqiang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.07.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.09.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2020.101935" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Su" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Song" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2020.100767" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003551v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Ding" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Blotiere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miranda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74409-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bloti&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034829" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gialluisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F. M. Andlauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Mirza-Schreiber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00898-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-020-09572-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mohanpuria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14690" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouffignac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.09.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G5MTZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Lou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiting Duan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Sweeney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24390" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couvignou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2019.1578205" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158502v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F M Andlauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0402-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riegert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thierry Ly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-019-0053-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619861436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01311-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Scotto Di Covella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.08.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2FWBQ98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12647" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158470v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolang Gong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.09.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFJRGD16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158499v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.05.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gradkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna van Ermingen-Marbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01393701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van Der Waerden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-1091-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2012.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795726v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villiermet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.11.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701508822" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#228;rvinen-Pasley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Wallace" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Heaton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2007.00644.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1W7FL6WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.317.5837.453a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Swettenham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hansen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-005-0052-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B0L8QS6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH1KB7LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. White" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swettenham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00483.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRRSV8K4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M Galaburda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loturco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holly Fitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn D Rosen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1772" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260024v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tincoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Tsao" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Spaepen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2005.00390.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-190TZQB2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260023v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.10.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHPXR4XK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2004.01.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GMXS4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242908v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C Dakin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Day" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Castellote" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pidgeon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Frith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242898v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35086683" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260028v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Bertram" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Nugent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.205" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNF97QJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226817v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rierget" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05002945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrouillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242514v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Esposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Gurgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-026-10117-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04776138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04191460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Labouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2023.101753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mich&#232;le Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Fassaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Guzm&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.2343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinheiro-Chagas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqiang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.07.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.09.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Su" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Song" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2020.100767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2020.101935" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003551v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Ding" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bloti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Blotiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74409-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gialluisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F. M. Andlauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Mirza-Schreiber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00898-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-020-09572-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mohanpuria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14690" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Lou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiting Duan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Sweeney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couvignou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2019.1578205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F M Andlauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0402-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riegert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thierry Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-019-0053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouffignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G5MTZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619861436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01311-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolang Gong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFJRGD16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Scotto Di Covella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.08.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2FWBQ98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.05.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gradkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna van Ermingen-Marbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01393701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van Der Waerden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-1091-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2012.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795726v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villiermet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.11.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#228;rvinen-Pasley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Wallace" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Heaton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2007.00644.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1W7FL6WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701508822" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.317.5837.453a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Swettenham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hansen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-005-0052-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B0L8QS6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH1KB7LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. White" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swettenham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00483.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRRSV8K4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M Galaburda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loturco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holly Fitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn D Rosen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1772" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tincoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Tsao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Spaepen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2005.00390.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-190TZQB2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260025v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260023v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.10.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHPXR4XK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2004.01.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GMXS4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C Dakin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Day" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Castellote" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pidgeon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Frith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Bertram" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Nugent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35086683" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.205" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNF97QJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226817v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rierget" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05002945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrouillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242514v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>