--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -1398,274 +1398,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladaptive compensation of right fusiform gyrus in developmental dyslexia: A hub-based white matter network analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irene Altarelli</w:t>
+                <w:t xml:space="preserve">Sex differences in the brain are not reduced to differences in body size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michèle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.07.016⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.509-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485452v1</w:t>
+                <w:t xml:space="preserve">hal-03856489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in the brain are not reduced to differences in body size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Toro</w:t>
+                <w:t xml:space="preserve">Maladaptive compensation of right fusiform gyrus in developmental dyslexia: A hub-based white matter network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Altarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, pp.509-511. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856489v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epidemiology of cognitive development</w:t>
               </w:r>
@@ -1779,529 +1779,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the early family environment and long-term vocabulary development on the structure of white matter pathways: A longitudinal investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjusting for allometric scaling in ABIDE I challenges subcortical volume differences in autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michèle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengmeng Su</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anita Beggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2020.100767⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (16), pp.4610-4629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971250v1</w:t>
+                <w:t xml:space="preserve">hal-02976094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in academic achievement are modulated by evaluation type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Peyre</w:t>
+                <w:t xml:space="preserve">A universal reading network and its modulation by writing system and reading ability in French and Chinese children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxia Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Altarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Monzalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guosheng Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2020.101935⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976087v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting for allometric scaling in ABIDE I challenges subcortical volume differences in autism spectrum disorder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influences of the early family environment and long-term vocabulary development on the structure of white matter pathways: A longitudinal investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25145⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.100767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2020.100767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976094v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal reading network and its modulation by writing system and reading ability in French and Chinese children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guosheng Ding</w:t>
+                <w:t xml:space="preserve">Sex differences in academic achievement are modulated by evaluation type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83-84, pp.101935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.54591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2020.101935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003551v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of early neurodevelopmental outcomes associated with prenatal exposure to the antiepileptic drugs most commonly used during pregnancy: a French nationwide population-based cohort study</w:t>
               </w:r>
@@ -2953,51 +2953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenglin Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiting Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Altarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A Sweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,303 +3841,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in white matter pathways underlying phonological and morphological processing in Chinese developmental dyslexia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhou</w:t>
+                <w:t xml:space="preserve">Are high-IQ students more at risk of school failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ava Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaolang Gong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intell.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158470v1</w:t>
+                <w:t xml:space="preserve">hal-02158490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are high-IQ students more at risk of school failure?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alterations in white matter pathways underlying phonological and morphological processing in Chinese developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaolang Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intell.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02158490v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroéducation et neuropsychanalyse : du neuroenchantement aux neurofoutaises</w:t>
               </w:r>
@@ -4205,77 +4205,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroanatomy of developmental dyslexia: Pitfalls and promise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Altarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Scotto Di Covella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4334,103 +4334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulary growth rate from preschool to school-age years is reflected in the connectivity of the arcuate fasciculus in 14-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengmeng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thiebaut de Schotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (5), pp.e12647. </w:t>
@@ -4862,64 +4862,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Płoński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Gradkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Altarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Monzalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna van Ermingen-Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6097,260 +6097,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced perceptual processing of speech in autism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What phonological deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ramus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Järvinen-Pasley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pamela Heaton</w:t>
+                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2007.00644.x⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (1), pp.129-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210701508822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260017v1</w:t>
+                <w:t xml:space="preserve">hal-00260016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What phonological deficit?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced perceptual processing of speech in autism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Järvinen-Pasley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Happé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Heaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.109-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2007.00644.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470210701508822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00260016v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papers not in the right section?</w:t>
               </w:r>
@@ -7045,324 +7045,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of speech rhythm in language discrimination: further tests with a non-human primate.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geertrui Spaepen</w:t>
+                <w:t xml:space="preserve">Exploring dyslexics' phonological deficit I: lexical vs sub-lexical and input vs output processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (4), pp.253-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260024v1</w:t>
+                <w:t xml:space="preserve">hal-00260023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion perception deficit: risk factor or non-specific marker for neuro-developmental disorders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (1-2), pp.180-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring dyslexics' phonological deficit I: lexical vs sub-lexical and input vs output processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaneh Szenkovits</w:t>
+                <w:t xml:space="preserve">The role of speech rhythm in language discrimination: further tests with a non-human primate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Tincoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geertrui Spaepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ramus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7687.2005.00390.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260023v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobiology of dyslexia: a reinterpretation of the data.</w:t>
               </w:r>
@@ -10360,51 +10360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Esposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Gurgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-026-10117-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04776138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04191460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Labouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2023.101753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mich&#232;le Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Fassaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Guzm&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.2343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinheiro-Chagas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqiang Liu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.07.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.09.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Su" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Song" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2020.100767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2020.101935" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25145" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003551v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Ding" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54591" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bloti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Blotiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74409-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gialluisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F. M. Andlauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Mirza-Schreiber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00898-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-020-09572-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mohanpuria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14690" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Lou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiting Duan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Sweeney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couvignou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2019.1578205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F M Andlauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0402-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riegert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thierry Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-019-0053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouffignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G5MTZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619861436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01311-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolang Gong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.04.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFJRGD16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Scotto Di Covella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.08.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2FWBQ98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.05.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gradkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna van Ermingen-Marbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01393701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van Der Waerden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-1091-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2012.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795726v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villiermet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.11.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260017v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#228;rvinen-Pasley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Wallace" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Heaton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2007.00644.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1W7FL6WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701508822" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.317.5837.453a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Swettenham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hansen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-005-0052-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B0L8QS6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH1KB7LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. White" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swettenham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00483.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRRSV8K4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M Galaburda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loturco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holly Fitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn D Rosen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1772" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tincoff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Tsao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Spaepen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2005.00390.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-190TZQB2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260025v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260023v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.10.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHPXR4XK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2004.01.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GMXS4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C Dakin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Day" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Castellote" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pidgeon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Frith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Bertram" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Nugent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35086683" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.205" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNF97QJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226817v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rierget" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05002945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrouillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242514v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erva Nihan Kandemir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill-J&#234;nn Vie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sanchez-Ayte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcal.70172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Esposito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilas Gurgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-026-10117-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04776138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mbe.12427" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04191460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;l&#232;a Sa&#239;d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13887" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shevchenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Labouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava Guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana M. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2023.101753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.116557" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mich&#232;le Williams" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Fassaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoraci&#243;n Guzm&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.2343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinheiro-Chagas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.09.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqiang Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thiebaut de Schotten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.07.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Williams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104690" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003551v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Ding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54591" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Su" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Song" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2020.100767" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2020.101935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bloti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Miranda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mikaeloff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Blotiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74409-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gialluisi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F. M. Andlauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Mirza-Schreiber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00898-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-020-09572-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976086v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mohanpuria" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Heim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14690" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158487v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglin Lou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiting Duan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Sweeney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Couvignou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peretz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2019.1578205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till F M Andlauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0402-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riegert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thierry Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-019-0053-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hoertel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rouffignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5G5MTZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Havron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandrina Cristia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619861436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01311-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158490v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFJRGD16-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaolang Gong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.04.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Scotto Di Covella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2017.08.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2FWBQ98-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.05.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Saksida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr P&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gradkowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna van Ermingen-Marbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01393701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith van Der Waerden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-016-1091-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.335" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehongre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074961v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2012.09.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vanduffel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.05.070" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795726v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villiermet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.11.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260016v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaneh Szenkovits" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701508822" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#228;rvinen-Pasley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Wallace" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Happ&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Heaton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2007.00644.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1W7FL6WQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.317.5837.453a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Milne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Swettenham" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hansen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-005-0052-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B0L8QS6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH1KB7LV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. White" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frith" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swettenham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260021v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Rosen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2006.00483.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRRSV8K4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert M Galaburda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Loturco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Holly Fitch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn D Rosen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1772" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260023v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260025v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Tincoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hauser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Tsao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geertrui Spaepen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2005.00390.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-190TZQB2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242911v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.10.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHPXR4XK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2004.01.002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20GMXS4H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven C Dakin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L Day" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Castellote" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242672v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pidgeon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Frith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Bertram" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Nugent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35086683" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.205" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CNF97QJT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260029v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Hauser" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260030v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371748v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hegel Sanchez Ayte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3636555.3636858" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Peperkamp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christophe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Desrochers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Favier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04721856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Cohen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary van Winkle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226817v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199539v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rierget" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927365v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05002945v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Algan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Huillery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrouillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00242514v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>