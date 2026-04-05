--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Rebillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6748-9750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05244726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49545572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002116569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statut : Professeur des universités / Discipline : Sciences de l'information et de la communication / Établissement : Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d'enseignement : Institut de la Communication et des Médias (ICM) / UFR : Arts & Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : IRMÉCCEN - Institut de Recherche Médias, Cultures, Communication et Numérique (EA 7546) / École doctorale : Arts & Médias (ED 267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, culture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2200614546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme de l’information et media diversity. Un état des lieux international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture &amp; Communication, 9782804182328. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Économie du journalisme&amp;quot;, Les Cahiers du Journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École supérieure de Journalisme de Lille / Université Laval de Québec, pp. 10-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 229 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : industrie et programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et pluralisme de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176 (6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.229.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de la télévision. Chronique d’une fragmentation-recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (6), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation analysée au prisme de la racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (5), pp.9-42. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.223.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du PizzaGate durant la présidentielle de 2016 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.273-310. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dynamics of sources and flows of news. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des sources et flux des nouvelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l'offre commerciale grand public en France (1995-1996) : entre fourniture d'accès à l'Internet et services en ligne « propriétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et concentration de l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (176), pp. 29-72. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176 (6), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web 2.0 au Web2 : fortunes et infortunes des discours d'accompagnement des réseaux socionumériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp. 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des médias est-elle soluble dans l’informatique et la physique ? À propos du recours aux digital methods dans l’analyse de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.353-376. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension économique du journalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse &amp;quot;électronique&amp;quot;, entre web et CD-Rom, dans les années 1990. Un témoignage quant aux horizons et pratiques de la recherche sur le numérique au siècle dernier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation des activités de création dans les industries de la culture, de l'information, et de la communication – A propos de tendances observables dans le secteur de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des industries de la culture, de l'information, et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, MSH Paris-Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information journalistique sur l'internet, entre diffusion mass-médiatique et circulation réticulaire de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société - Doc Soc 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Fribourg (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations culturelles : une communication spécifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format des vidéos YouTube, entre logiques socio-économiques et techno-sémiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Rebillard; Yvette Assilamehou-Kunz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des YouTubeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus et acteurs. Facette socioéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image et en écran. Facette techno-sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-39, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’Ariana Grande et d’Usul. Formats audiovisuels et contraintes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias analogiques, médias numériques : des industries sociosymboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-55, 2019, 9782706142802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.lafon.2019.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De OhmyNews à MediaPart, un nouveau modèle d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp. 214-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en invention, nouvelles pratiques nouveaux acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-87, 2006, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en-ligne : un nouveau paradigme pour le journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatiques des communications instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-63, 2002, (Communication et civilisation. Série communication et technologie), 2-7475-3160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un observatoire transmédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The postmodern analyses of the internet : an examination of their ideological new clothes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177507v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Rebillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6748-9750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05244726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49545572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002116569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statut : Professeur des universités / Discipline : Sciences de l'information et de la communication / Établissement : Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d'enseignement : Institut de la Communication et des Médias (ICM) / UFR : Arts & Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : IRMÉCCEN - Institut de Recherche Médias, Cultures, Communication et Numérique (EA 7546) / École doctorale : Arts & Médias (ED 267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, culture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2200614546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme de l’information et media diversity. Un état des lieux international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture &amp; Communication, 9782804182328. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Économie du journalisme&amp;quot;, Les Cahiers du Journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École supérieure de Journalisme de Lille / Université Laval de Québec, pp. 10-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : industrie et programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 229 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et pluralisme de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176 (6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue européenne des médias et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.229.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de la télévision. Chronique d’une fragmentation-recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (6), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation analysée au prisme de la racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (5), pp.9-42. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.223.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du PizzaGate durant la présidentielle de 2016 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.273-310. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dynamics of sources and flows of news. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des sources et flux des nouvelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l'offre commerciale grand public en France (1995-1996) : entre fourniture d'accès à l'Internet et services en ligne « propriétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et concentration de l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (176), pp. 29-72. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176 (6), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web 2.0 au Web2 : fortunes et infortunes des discours d'accompagnement des réseaux socionumériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp. 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des médias est-elle soluble dans l’informatique et la physique ? À propos du recours aux digital methods dans l’analyse de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.353-376. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension économique du journalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse &amp;quot;électronique&amp;quot;, entre web et CD-Rom, dans les années 1990. Un témoignage quant aux horizons et pratiques de la recherche sur le numérique au siècle dernier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation des activités de création dans les industries de la culture, de l'information, et de la communication – A propos de tendances observables dans le secteur de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des industries de la culture, de l'information, et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, MSH Paris-Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information journalistique sur l'internet, entre diffusion mass-médiatique et circulation réticulaire de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société - Doc Soc 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Fribourg (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations culturelles : une communication spécifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snippet or no snippet? La directive Copyright de 2019 comme cristallisation des enjeux de la modularisation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 - Numapresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the European media market(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Bleyer-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paško Bilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elda Brogi; Iva Nenadić; Pier Luigi Parcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism in the Digital Era. Legal, Economic, Social, and Political Lessons Learnt from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image et en écran. Facette techno-sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-39, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus et acteurs. Facette socioéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’Ariana Grande et d’Usul. Formats audiovisuels et contraintes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format des vidéos YouTube, entre logiques socio-économiques et techno-sémiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Rebillard; Yvette Assilamehou-Kunz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des YouTubeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: New Paradigms of Media Regulation in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding Print and Online News Media in France: Developments and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Global Transformations in Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias analogiques, médias numériques : des industries sociosymboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-55, 2019, 9782706142802. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.lafon.2019.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De OhmyNews à MediaPart, un nouveau modèle d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp. 214-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en invention, nouvelles pratiques nouveaux acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-87, 2006, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en-ligne : un nouveau paradigme pour le journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatiques des communications instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-63, 2002, (Communication et civilisation. Série communication et technologie), 2-7475-3160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un observatoire transmédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The postmodern analyses of the internet : an examination of their ideological new clothes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177507v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6ED14C2"/>
+    <w:nsid w:val="AE7D51E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D9D9DAA"/>
+    <w:nsid w:val="AAE1CC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rebillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6748-9750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05244726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49545572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002116569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.223.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0065" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouchot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2148" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-41?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-25?lang=fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/medias-et-mediatisation--9782706142802-page-47?lang=fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.lafon.2019.01.0047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537659v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01503058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177507v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rebillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6748-9750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05244726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49545572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002116569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.223.0009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0273" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouchot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2148" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bleyer-Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#353;ko Bili&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003437024-6/sustainability-european-media-market-konrad-bleyer-simon-pa%C5%A1ko-bili%C4%87-franck-rebillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-25?lang=fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-41?lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/medias-et-mediatisation--9782706142802-page-47?lang=fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.lafon.2019.01.0047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01503058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177507v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>