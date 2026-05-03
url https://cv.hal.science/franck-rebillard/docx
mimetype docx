--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Rebillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6748-9750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05244726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49545572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002116569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statut : Professeur des universités / Discipline : Sciences de l'information et de la communication / Établissement : Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d'enseignement : Institut de la Communication et des Médias (ICM) / UFR : Arts & Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : IRMÉCCEN - Institut de Recherche Médias, Cultures, Communication et Numérique (EA 7546) / École doctorale : Arts & Médias (ED 267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, culture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2200614546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme de l’information et media diversity. Un état des lieux international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture &amp; Communication, 9782804182328. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Économie du journalisme&amp;quot;, Les Cahiers du Journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École supérieure de Journalisme de Lille / Université Laval de Québec, pp. 10-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : industrie et programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 229 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et pluralisme de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176 (6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue européenne des médias et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.229.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de la télévision. Chronique d’une fragmentation-recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (6), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation analysée au prisme de la racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (5), pp.9-42. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.223.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du PizzaGate durant la présidentielle de 2016 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.273-310. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dynamics of sources and flows of news. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des sources et flux des nouvelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l'offre commerciale grand public en France (1995-1996) : entre fourniture d'accès à l'Internet et services en ligne « propriétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et concentration de l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (176), pp. 29-72. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176 (6), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web 2.0 au Web2 : fortunes et infortunes des discours d'accompagnement des réseaux socionumériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp. 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des médias est-elle soluble dans l’informatique et la physique ? À propos du recours aux digital methods dans l’analyse de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.353-376. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension économique du journalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse &amp;quot;électronique&amp;quot;, entre web et CD-Rom, dans les années 1990. Un témoignage quant aux horizons et pratiques de la recherche sur le numérique au siècle dernier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation des activités de création dans les industries de la culture, de l'information, et de la communication – A propos de tendances observables dans le secteur de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des industries de la culture, de l'information, et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, MSH Paris-Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information journalistique sur l'internet, entre diffusion mass-médiatique et circulation réticulaire de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société - Doc Soc 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Fribourg (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations culturelles : une communication spécifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snippet or no snippet? La directive Copyright de 2019 comme cristallisation des enjeux de la modularisation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 - Numapresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the European media market(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Bleyer-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paško Bilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elda Brogi; Iva Nenadić; Pier Luigi Parcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism in the Digital Era. Legal, Economic, Social, and Political Lessons Learnt from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image et en écran. Facette techno-sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-39, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus et acteurs. Facette socioéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’Ariana Grande et d’Usul. Formats audiovisuels et contraintes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format des vidéos YouTube, entre logiques socio-économiques et techno-sémiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Rebillard; Yvette Assilamehou-Kunz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des YouTubeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: New Paradigms of Media Regulation in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2021, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding Print and Online News Media in France: Developments and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Global Transformations in Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias analogiques, médias numériques : des industries sociosymboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-55, 2019, 9782706142802. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.lafon.2019.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De OhmyNews à MediaPart, un nouveau modèle d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp. 214-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en invention, nouvelles pratiques nouveaux acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-87, 2006, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en-ligne : un nouveau paradigme pour le journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatiques des communications instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-63, 2002, (Communication et civilisation. Série communication et technologie), 2-7475-3160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un observatoire transmédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The postmodern analyses of the internet : an examination of their ideological new clothes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177507v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Rebillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6748-9750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05244726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49545572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002116569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statut : Professeur des universités / Discipline : Sciences de l'information et de la communication / Établissement : Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d'enseignement : Institut de la Communication et des Médias (ICM) / UFR : Arts & Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : IRMÉCCEN - Institut de Recherche Médias, Cultures, Communication et Numérique (EA 7546) / École doctorale : Arts & Médias (ED 267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, culture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2200614546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme de l’information et media diversity. Un état des lieux international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture &amp; Communication, 9782804182328. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Économie du journalisme&amp;quot;, Les Cahiers du Journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École supérieure de Journalisme de Lille / Université Laval de Québec, pp. 10-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en format contemporaines du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255-256, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : industrie et programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 229 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et pluralisme de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176 (6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en format du politique comme enjeu de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 255-256, pp.11-50. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.255.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.229.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de la télévision. Chronique d’une fragmentation-recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (6), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation analysée au prisme de la racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (5), pp.9-42. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.223.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du PizzaGate durant la présidentielle de 2016 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.273-310. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dynamics of sources and flows of news. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des sources et flux des nouvelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l'offre commerciale grand public en France (1995-1996) : entre fourniture d'accès à l'Internet et services en ligne « propriétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et concentration de l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (176), pp. 29-72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176 (6), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web 2.0 au Web2 : fortunes et infortunes des discours d'accompagnement des réseaux socionumériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp. 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des médias est-elle soluble dans l’informatique et la physique ? À propos du recours aux digital methods dans l’analyse de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.353-376. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension économique du journalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse &amp;quot;électronique&amp;quot;, entre web et CD-Rom, dans les années 1990. Un témoignage quant aux horizons et pratiques de la recherche sur le numérique au siècle dernier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation des activités de création dans les industries de la culture, de l'information, et de la communication – A propos de tendances observables dans le secteur de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des industries de la culture, de l'information, et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, MSH Paris-Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information journalistique sur l'internet, entre diffusion mass-médiatique et circulation réticulaire de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société - Doc Soc 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Fribourg (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations culturelles : une communication spécifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snippet or no snippet? La directive Copyright de 2019 comme cristallisation des enjeux de la modularisation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 - Numapresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the European media market(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Bleyer-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paško Bilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elda Brogi; Iva Nenadić; Pier Luigi Parcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism in the Digital Era. Legal, Economic, Social, and Political Lessons Learnt from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image et en écran. Facette techno-sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-39, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus et acteurs. Facette socioéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’Ariana Grande et d’Usul. Formats audiovisuels et contraintes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format des vidéos YouTube, entre logiques socio-économiques et techno-sémiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Rebillard; Yvette Assilamehou-Kunz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des YouTubeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: New Paradigms of Media Regulation in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding Print and Online News Media in France: Developments and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Global Transformations in Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias analogiques, médias numériques : des industries sociosymboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-55, 2019, 9782706142802. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.lafon.2019.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De OhmyNews à MediaPart, un nouveau modèle d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp. 214-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en invention, nouvelles pratiques nouveaux acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-87, 2006, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en-ligne : un nouveau paradigme pour le journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatiques des communications instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-63, 2002, (Communication et civilisation. Série communication et technologie), 2-7475-3160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un observatoire transmédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The postmodern analyses of the internet : an examination of their ideological new clothes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177507v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE7D51E7"/>
+    <w:nsid w:val="80A02C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AAE1CC2F"/>
+    <w:nsid w:val="12F2A656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rebillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6748-9750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05244726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49545572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002116569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.223.0009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0273" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouchot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2148" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bleyer-Simon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#353;ko Bili&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003437024-6/sustainability-european-media-market-konrad-bleyer-simon-pa%C5%A1ko-bili%C4%87-franck-rebillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-25?lang=fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-41?lang=fr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/medias-et-mediatisation--9782706142802-page-47?lang=fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.lafon.2019.01.0047" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01503058v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177507v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rebillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6748-9750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05244726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49545572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002116569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.223.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0273" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouchot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bleyer-Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#353;ko Bili&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003437024-6/sustainability-european-media-market-konrad-bleyer-simon-pa%C5%A1ko-bili%C4%87-franck-rebillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-25?lang=fr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-41?lang=fr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/medias-et-mediatisation--9782706142802-page-47?lang=fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.lafon.2019.01.0047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01503058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177507v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>