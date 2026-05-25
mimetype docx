--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Rebillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6748-9750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05244726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49545572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002116569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statut : Professeur des universités / Discipline : Sciences de l'information et de la communication / Établissement : Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d'enseignement : Institut de la Communication et des Médias (ICM) / UFR : Arts & Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : IRMÉCCEN - Institut de Recherche Médias, Cultures, Communication et Numérique (EA 7546) / École doctorale : Arts & Médias (ED 267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, culture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2200614546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme de l’information et media diversity. Un état des lieux international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture &amp; Communication, 9782804182328. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Économie du journalisme&amp;quot;, Les Cahiers du Journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École supérieure de Journalisme de Lille / Université Laval de Québec, pp. 10-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en format contemporaines du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255-256, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : industrie et programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 229 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et pluralisme de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176 (6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en format du politique comme enjeu de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 255-256, pp.11-50. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.255.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.229.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de la télévision. Chronique d’une fragmentation-recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (6), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation analysée au prisme de la racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (5), pp.9-42. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.223.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du PizzaGate durant la présidentielle de 2016 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.273-310. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dynamics of sources and flows of news. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des sources et flux des nouvelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l'offre commerciale grand public en France (1995-1996) : entre fourniture d'accès à l'Internet et services en ligne « propriétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et concentration de l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (176), pp. 29-72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176 (6), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web 2.0 au Web2 : fortunes et infortunes des discours d'accompagnement des réseaux socionumériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp. 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des médias est-elle soluble dans l’informatique et la physique ? À propos du recours aux digital methods dans l’analyse de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.353-376. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension économique du journalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse &amp;quot;électronique&amp;quot;, entre web et CD-Rom, dans les années 1990. Un témoignage quant aux horizons et pratiques de la recherche sur le numérique au siècle dernier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation des activités de création dans les industries de la culture, de l'information, et de la communication – A propos de tendances observables dans le secteur de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des industries de la culture, de l'information, et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, MSH Paris-Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information journalistique sur l'internet, entre diffusion mass-médiatique et circulation réticulaire de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société - Doc Soc 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Fribourg (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations culturelles : une communication spécifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snippet or no snippet? La directive Copyright de 2019 comme cristallisation des enjeux de la modularisation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 - Numapresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the European media market(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Bleyer-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paško Bilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elda Brogi; Iva Nenadić; Pier Luigi Parcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism in the Digital Era. Legal, Economic, Social, and Political Lessons Learnt from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image et en écran. Facette techno-sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-39, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus et acteurs. Facette socioéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’Ariana Grande et d’Usul. Formats audiovisuels et contraintes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format des vidéos YouTube, entre logiques socio-économiques et techno-sémiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Rebillard; Yvette Assilamehou-Kunz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des YouTubeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: New Paradigms of Media Regulation in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding Print and Online News Media in France: Developments and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Global Transformations in Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias analogiques, médias numériques : des industries sociosymboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-55, 2019, 9782706142802. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.lafon.2019.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De OhmyNews à MediaPart, un nouveau modèle d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp. 214-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en invention, nouvelles pratiques nouveaux acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-87, 2006, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en-ligne : un nouveau paradigme pour le journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatiques des communications instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-63, 2002, (Communication et civilisation. Série communication et technologie), 2-7475-3160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un observatoire transmédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The postmodern analyses of the internet : an examination of their ideological new clothes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177507v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Franck Rebillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">franck-rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-6748-9750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05244726X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49545572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000002116569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Statut : Professeur des universités / Discipline : Sciences de l'information et de la communication / Établissement : Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département d'enseignement : Institut de la Communication et des Médias (ICM) / UFR : Arts & Médias</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche : IRMÉCCEN - Institut de Recherche Médias, Cultures, Communication et Numérique (EA 7546) / École doctorale : Arts & Médias (ED 267)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation. A Comparative Perspective of the US and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias, culture et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2200614546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralisme de l’information et media diversity. Un état des lieux international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Loicq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture &amp; Communication, 9782804182328. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.loicq.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Économie du journalisme&amp;quot;, Les Cahiers du Journalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École supérieure de Journalisme de Lille / Université Laval de Québec, pp. 10-151, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en format contemporaines du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 255-256, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : les publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 229 (5), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision : industrie et programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 230, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 223, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural studies et économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 192, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et pluralisme de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 176 (6), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en format du politique comme enjeu de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 255-256, pp.11-50. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.255.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'internet à l'IA, bis repetita entre médias et géants du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charis Papaevangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International news flows through the lens of platformization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ouakrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Surm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Moreira-Cesar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.132-137. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/SLJ.v12.n1.2023.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et la télévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229 (5), pp.9-24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.229.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie de la télévision. Chronique d’une fragmentation-recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230 (6), pp.9-35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.230.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiatisation analysée au prisme de la racialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (5), pp.9-42. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.223.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « plateformisation » de l’information ? Collusion socioéconomique et dilution éditoriale entre les entreprises médiatiques et les infomédiaires de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1-2), pp.247-293. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.4080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How infomediation platforms took over the news: A longitudinal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Political Economy of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rumeur du PizzaGate durant la présidentielle de 2016 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 202-203 (2), pp.273-310. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.202.0273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire rencontre des cultural studies et de l’économie politique de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 192 (4), pp.9-43. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.192.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social dynamics of sources and flows of news. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique sociale des sources et flux des nouvelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l'offre commerciale grand public en France (1995-1996) : entre fourniture d'accès à l'Internet et services en ligne « propriétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et concentration de l'information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (176), pp. 29-72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 176 (6), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.176.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Web 2.0 au Web2 : fortunes et infortunes des discours d'accompagnement des réseaux socionumériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp. 25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude des médias est-elle soluble dans l’informatique et la physique ? À propos du recours aux digital methods dans l’analyse de l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.353-376. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.2148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises Unfulfilled ? Journalism 2.0, User Participation and Editorial Policy on Newspaper Websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (2), pp. 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the ‘Long Tail' apply to online news ? A quantitative analysis of French-speaking websites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété et distribution des sujets d'actualité sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93, pp.107-126. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.19832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infomédiaires, au coeur de la filière de l'information d'actualité en ligne. Les cas de Google, Wikio et Paperblog.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.163-194. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité selon Google. L'emprise du principal moteur de recherche sur l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0336150009002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension économique du journalisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-Technical Intermediaries &amp; Platformization of Culture&amp;quot; (présentation et co-organisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bilem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simran Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouquillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Socio-Technical Intermediaries &amp; Platformization of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ICCA, Apr 2024, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse &amp;quot;électronique&amp;quot;, entre web et CD-Rom, dans les années 1990. Un témoignage quant aux horizons et pratiques de la recherche sur le numérique au siècle dernier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de l’information Web. Quelles alternatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Media and Information: Convergences and Divergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation des activités de création dans les industries de la culture, de l'information, et de la communication – A propos de tendances observables dans le secteur de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des industries de la culture, de l'information, et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, MSH Paris-Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information journalistique sur l'internet, entre diffusion mass-médiatique et circulation réticulaire de l'actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société - Doc Soc 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Université de Fribourg (Suisse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion de biens culturels par le recours aux genres journalistiques : le cas d'Epok, consumer magazine de la FNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavelier-Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations culturelles : une communication spécifique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université d'Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00144963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snippet or no snippet? La directive Copyright de 2019 comme cristallisation des enjeux de la modularisation éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias 19 - Numapresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of the European media market(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Bleyer-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paško Bilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elda Brogi; Iva Nenadić; Pier Luigi Parcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Pluralism in the Digital Era. Legal, Economic, Social, and Political Lessons Learnt from Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en image et en écran. Facette techno-sémiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-39, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus et acteurs. Facette socioéconomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples facettes de YouTube. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.19-24, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Assilaméhou-Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, pp.7-14, 2022, 978-2-37662-061-7. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires d’Ariana Grande et d’Usul. Formats audiovisuels et contraintes socio-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvette Assilaméhou-Kunz; Franck Rebillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Machine YouTube. Contradictions d'une plateforme d'expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-131, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cf.assil.2022.01.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format des vidéos YouTube, entre logiques socio-économiques et techno-sémiotiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Heuguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Rebillard; Yvette Assilamehou-Kunz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des YouTubeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: New Paradigms of Media Regulation in a Transatlantic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Adam Matei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rochelandet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital and Social Media Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-66759-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding Print and Online News Media in France: Developments and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Independence of the News Media. Global Transformations in Media and Communication Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-17, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34054-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias analogiques, médias numériques : des industries sociosymboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et médiatisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-55, 2019, 9782706142802. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.lafon.2019.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et exploitation d’un Observatoire Transmedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Compagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais; Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives. Bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-173, 2018, 9782869382503. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ina.lecos.2018.01.0166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de la filière presse et information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabedoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bouquillion, Yolande Combes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et industries culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-118, 2011, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00786972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De OhmyNews à MediaPart, un nouveau modèle d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp. 214-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la culture de marque aux marques journalistiques de la culture : Epok le consumer magazine de la Fnac.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Touboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en invention, nouvelles pratiques nouveaux acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-87, 2006, Res Publica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en-ligne : un nouveau paradigme pour le journalisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Augey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Le Boeuf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatiques des communications instrumentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.21-63, 2002, (Communication et civilisation. Série communication et technologie), 2-7475-3160-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution d’un observatoire transmédia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The postmodern analyses of the internet : an examination of their ideological new clothes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00177507v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Journalists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EUI Working Paper RSC 2021/43, Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Media Pluralism in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pluralisme des médias à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedediah Sklower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre for Media Pluralism and Media Freedom; Robert Schuman Centre for Advanced Studies; European University Institute; Irméccen. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A02C8B"/>
+    <w:nsid w:val="32EC9930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12F2A656"/>
+    <w:nsid w:val="30938DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rebillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6748-9750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05244726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49545572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002116569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.223.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0273" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouchot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bleyer-Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#353;ko Bili&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003437024-6/sustainability-european-media-market-konrad-bleyer-simon-pa%C5%A1ko-bili%C4%87-franck-rebillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535527v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-25?lang=fr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-41?lang=fr" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/medias-et-mediatisation--9782706142802-page-47?lang=fr" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.lafon.2019.01.0047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01503058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177507v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rebillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6748-9750" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05244726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49545572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002116569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assilam&#233;hou-Kunz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Adam Matei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rochelandet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/medias-culture-et-numerique--9782200614546.htm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/pluralisme-de-l-information-et-media-diversity--9782804182328?lang=fr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.loicq.2013.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Augey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maigret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charis Papaevangelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ouakrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paterson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Surm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Moreira-Cesar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/SLJ.v12.n1.2023.531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.229.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.230.0009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.223.0009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.202.0273" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maigret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.192.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lagneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Palmer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouchot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.176.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.2148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.19832" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bilem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Agarwal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouquillion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152283v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144962v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00144963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavelier-Croissant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bleyer-Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#353;ko Bili&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003437024-6/sustainability-european-media-market-konrad-bleyer-simon-pa%C5%A1ko-bili%C4%87-franck-rebillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535527v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-25?lang=fr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-41?lang=fr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535519v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/la-machine-youtube--9782376620617-page-107?lang=fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cf.assil.2022.01.0107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66759-7_1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34054-4_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/medias-et-mediatisation--9782706142802-page-47?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.lafon.2019.01.0047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536672v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Compagno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/en-quete-d-archives--9782869382503-page-165?lang=fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ina.lecos.2018.01.0166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabedoche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597272v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cavenier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01503058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177507v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710997v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>