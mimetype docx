--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -301,235 +301,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t>
+                <w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City, Culture and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027028v1</w:t>
+                <w:t xml:space="preserve">hal-05475757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t>
+                <w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t>
+              <w:t xml:space="preserve">City, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475757v1</w:t>
+                <w:t xml:space="preserve">hal-05027028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme qui marche d’Alberto Giacometti, une icône pour la revue Hermès</w:t>
               </w:r>
@@ -1829,567 +1829,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01780606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t>
+                <w:t xml:space="preserve">L’homme-interfacé, entre continuité et discontinuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’Autre n’est pas une donnée. Altérités, corps et artefacts, 1 (68), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.068.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01759684v1</w:t>
+                <w:t xml:space="preserve">sic_01780616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme-interfacé, entre continuité et discontinuité</w:t>
+                <w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3 (1), pp.115-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01780616v1</w:t>
+                <w:t xml:space="preserve">sic_01759684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d’interaction : entre conformité et innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01781637v1</w:t>
+                <w:t xml:space="preserve">sic_01760427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homme augmenté, homme-interfacé : l’humain face à l’être informationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Kleinpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t>
+              <w:t xml:space="preserve">, 2014, 9, pp.84-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01760427v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01791262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme augmenté, homme-interfacé : l’humain face à l’être informationnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9, pp.84-90</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01791262v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01759706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design d’interaction : entre conformité et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bréandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'enseignement supérieur du design interactif, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rin.3.289-306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01759706v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01781637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détournement du langage et industrialisation du sacré : l'exemple du mouvement « la Kabbale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Religion et Communication 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2600,51 +2600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’un sens dans la polysémie du design web. Communicate, œuvre ou produit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bréandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,605 +2790,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essai : une recherche-création pour les sciences de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un rendez-vous manqué ? La dimension participative des tiers-lieux à l’épreuve des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401446v1</w:t>
+                <w:t xml:space="preserve">hal-04405161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ONG dans les terrains de guerre : études comparatives entre le Cameroun et le Liban</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'essai : une recherche-création pour les sciences de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Forum International "Démocraties et libertés dans l'espace méditerranéen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication (RTRC), May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402760v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel, session 1 - La recherche sur le numérique par la création ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la science des ânes vers une société générative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Durampart</w:t>
+                <w:t xml:space="preserve">Les ONG dans les terrains de guerre : études comparatives entre le Cameroun et le Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Nganou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">XXème Forum International "Démocraties et libertés dans l'espace méditerranéen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication (RTRC), May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404624v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux frontières de la science des ânes vers une société générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rasse</w:t>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402919v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rendez-vous manqué ? La dimension participative des tiers-lieux à l’épreuve des médias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405161v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatrième table ronde &amp;quot;Parcours d'artistes</w:t>
               </w:r>
@@ -3545,178 +3545,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The One without the Other in the age of Pharmaphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media technologies and accessibility: politics, representations and paradigms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Semaine théma : Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Jan 2020, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449764v1</w:t>
+                <w:t xml:space="preserve">hal-03175152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The One without the Other in the age of Pharmaphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine théma : Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, Jan 2020, Toulon, France</w:t>
+              <w:t xml:space="preserve">Media technologies and accessibility: politics, representations and paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175152v1</w:t>
+                <w:t xml:space="preserve">hal-02449764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l’embarras</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.389-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4132,96 +4132,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01781777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artiste, le chercheur en SIC : rencontre entre recherche et création</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser la lecture à l'ère du numérique. Les articulations entre hyper-texte, dispositifs et pratiques d'écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Koszowska-Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01781781v1</w:t>
+                <w:t xml:space="preserve">sic_01781767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme-interfacé</w:t>
               </w:r>
@@ -4270,165 +4283,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01783548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la lecture à l'ère du numérique. Les articulations entre hyper-texte, dispositifs et pratiques d'écrans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'artiste, le chercheur en SIC : rencontre entre recherche et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+              <w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01781767v1</w:t>
+                <w:t xml:space="preserve">sic_01781781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Ben Amor</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4439,698 +4439,698 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01759651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertige de l’horizontalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ORC IARSIC - ESSACHESS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Béziers, France. pp.447-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01760873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience pédagogique de recherche-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Université : Espaces de Créations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal, Université Pierre Mendès France, Oct 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01759285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport sexuel au XXIe siècle : « ceci n’est pas une machine » … ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire international "Les sexualités : répression, tolérance, indifférence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Sanz de Alba; Ecole doctorale de l'USTV; CDPC Jean-Claude Escarras, Nov 2008, Toulon, France. pp.13-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01781607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d’interface web et interactivité : un corps graphique révélé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bréandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.243-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01780680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intelligence artificielle à l'inconscient artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIANA09 : "L'imaginaire des technologies numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00395359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles identités partagées à l'aide d'avatars pour des apprenants au sein de mondes virtuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humain dans la formation à distance : la problématique de l'interculturel. TiceMed 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00395979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés virtuelles au sein de mondes persistants : Quelles représentations partagées à l’aide d’avatars ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques euroméditerranéenes "entretiens Neptune"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon, Nov 2007, Toulon, France. pp.54-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01801645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La combinaison des Sic et des Tic dans une démarche de recherche, un cheminement positif et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en information et communication et leurs perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, France. pp.453-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00359606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5140,223 +5140,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la diversité culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matina Magkou</w:t>
+                <w:t xml:space="preserve">Camelia Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Beciu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gheorghe Ilie Farte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gheorghe Ilie Farte</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Editura Universitatii Alexandru Ioan Cuza din Iasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.184, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaphone : la voix des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-8073-2934-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5366,51 +5366,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5420,737 +5420,737 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Beciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">épi-revel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du film interactif (1998) à &amp;quot;L'essai, une recherche-création pour les sciences de la communication&amp;quot; (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Billel Aroufoune. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la racine du récit. Écriture, création, communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-97, 2023, Communication et civilisation, 978-2-336-42630-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'erreur de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pédrot; Alain Papaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser, calculer, délibérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-84934-619-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche entre écoles d'art et universités : des rencontres qui cessent de ne pas s'écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maud Pelissier Thieriot; Nicolas Pelissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MÉTAMORPHOSES NUMÉRIQUES - Art, culture et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Communication et Civilisation, 978-2-343-13261-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01835642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'improvisation en danse interroge les gestes du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Albert Castanet; Patrick Otto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'improvisation musicale collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-208, 2016, L'univers esthétique, 978-2-343-07966-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01781584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-142, 2014, Local &amp; Global, 978-2-343-03845-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01760822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de la cause - Esthétique de la caresse : une exposition d'Antoine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-258, 2013, CNRS Alpha, 978-2-271-07192-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01760826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6160,117 +6160,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création scientifique et communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6280,51 +6280,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « nouveaux territoires de l’art » aux tiers-lieux culturels, 20 ans après.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6353,142 +6353,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 45, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érudition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87, pp.356, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artiste, un chercheur pas comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Réol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6504,73 +6504,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (72), pp.294, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01780586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Autre n’est pas une donnée. Altérités, corps et artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6599,65 +6599,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (68), pp.260, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01780597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6725,51 +6725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17CBD226"/>
+    <w:nsid w:val="DFCD08F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6873,51 +6873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FCC75B1E"/>
+    <w:nsid w:val="8076287E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7107,51 +7107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099134004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212005803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139188539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sobngwi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Nganou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.076.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.080.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.077.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;ol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.3.289-306" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01791262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kleinpeter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lepastier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Koszowska-Nowakowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourdrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Amor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359606v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329348-pharmaphone-la-voix-des-adolescents" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394341v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781584v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Par&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207442v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099134004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212005803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139188539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sobngwi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Nganou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.076.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.080.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.077.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;ol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01791262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kleinpeter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.3.289-306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lepastier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Koszowska-Nowakowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourdrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329348-pharmaphone-la-voix-des-adolescents" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Par&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>