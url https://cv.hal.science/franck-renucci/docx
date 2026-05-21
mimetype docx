--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -301,235 +301,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t>
+                <w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et Musées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t>
+              <w:t xml:space="preserve">City, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475757v1</w:t>
+                <w:t xml:space="preserve">hal-05027028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tiers lieux culturels as place-based cultural infrastructure and their support in French public policies</w:t>
+                <w:t xml:space="preserve">Introduction. Dossier thématique: Des « nouveaux territoires de l’art » aux tiers-lieux culturels, vingt ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier-Thieriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City, Culture and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42, pp.100640. </w:t>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.18-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccs.2025.100640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/141cg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027028v1</w:t>
+                <w:t xml:space="preserve">hal-05475757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme qui marche d’Alberto Giacometti, une icône pour la revue Hermès</w:t>
               </w:r>
@@ -1110,187 +1110,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adolescent au pharmaphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéréotypes et algorithmes, entre croyances et certitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les stéréotypes, encore et toujours, 1 (83), pp.199-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.083.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449768v1</w:t>
+                <w:t xml:space="preserve">hal-02637924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréotypes et algorithmes, entre croyances et certitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'adolescent au pharmaphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.083.0199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637924v1</w:t>
+                <w:t xml:space="preserve">hal-02449768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps et ce besoin de l’autre</w:t>
               </w:r>
@@ -1829,269 +1829,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01780606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme-interfacé, entre continuité et discontinuité</w:t>
+                <w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Du plaisir dans les environnements numériques, 3 (1), pp.115-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01780616v1</w:t>
+                <w:t xml:space="preserve">sic_01759684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les racines psychédéliques des environnements de réalités virtuelles : Do It Yourself Theologie versus Do It Yourself Technologie ?</w:t>
+                <w:t xml:space="preserve">L’homme-interfacé, entre continuité et discontinuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’Autre n’est pas une donnée. Altérités, corps et artefacts, 1 (68), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.068.0203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01759684v1</w:t>
+                <w:t xml:space="preserve">sic_01780616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t>
+                <w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01760427v1</w:t>
+                <w:t xml:space="preserve">sic_01759706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homme augmenté, homme-interfacé : l’humain face à l’être informationnel</w:t>
               </w:r>
@@ -2153,109 +2153,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01791262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture et dispositifs de création et de médiation</w:t>
+                <w:t xml:space="preserve">Confronter la création artistique et la théorie en SIC en recherche et en pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.182-187</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.191-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01759706v1</w:t>
+                <w:t xml:space="preserve">sic_01760427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d’interaction : entre conformité et innovation</w:t>
               </w:r>
@@ -2345,51 +2345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détournement du langage et industrialisation du sacré : l'exemple du mouvement « la Kabbale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Religion et Communication 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2790,605 +2790,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rendez-vous manqué ? La dimension participative des tiers-lieux à l’épreuve des médias</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'essai : une recherche-création pour les sciences de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405161v1</w:t>
+                <w:t xml:space="preserve">hal-04401446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'essai : une recherche-création pour les sciences de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ONG dans les terrains de guerre : études comparatives entre le Cameroun et le Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Nganou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Écriture et récit en mutation : entre numérique, création et nouvelles formes narratives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMSIC; BABEL; ESADTPM, Mar 2023, Toulon, France</w:t>
+              <w:t xml:space="preserve">XXème Forum International "Démocraties et libertés dans l'espace méditerranéen"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication (RTRC), May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401446v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel, session 1 - La recherche sur le numérique par la création ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Allard</w:t>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+                <w:t xml:space="preserve">Étienne Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Candel</w:t>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ONG dans les terrains de guerre : études comparatives entre le Cameroun et le Liban</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Nganou</w:t>
+                <w:t xml:space="preserve">Aux frontières de la science des ânes vers une société générative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème Forum International "Démocraties et libertés dans l'espace méditerranéen"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Transméditerranéen de Recherche en Communication (RTRC), May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402760v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières de la science des ânes vers une société générative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Durampart</w:t>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du colloque Frontières Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paragraphe; Université Paris 8; Université de la Manouba; Ecole Supérieure de Commerce de Tunis, Jun 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404624v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Rasse</w:t>
+                <w:t xml:space="preserve">Un rendez-vous manqué ? La dimension participative des tiers-lieux à l’épreuve des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402919v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatrième table ronde &amp;quot;Parcours d'artistes</w:t>
               </w:r>
@@ -3545,178 +3545,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire du futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The One without the Other in the age of Pharmaphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine théma : Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon, Jan 2020, Toulon, France</w:t>
+              <w:t xml:space="preserve">Media technologies and accessibility: politics, representations and paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175152v1</w:t>
+                <w:t xml:space="preserve">hal-02449764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The One without the Other in the age of Pharmaphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media technologies and accessibility: politics, representations and paradigms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Semaine théma : Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Jan 2020, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449764v1</w:t>
+                <w:t xml:space="preserve">hal-03175152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l’embarras</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; MSH Paris Nord; LabSIC; ICCA, Jun 2018, Paris, France. pp.389-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4132,303 +4132,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01781777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la lecture à l'ère du numérique. Les articulations entre hyper-texte, dispositifs et pratiques d'écrans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'homme-interfacé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">TEDx Toulon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TED; Laurent Paoletti, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01781767v1</w:t>
+                <w:t xml:space="preserve">sic_01783548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme-interfacé</w:t>
+                <w:t xml:space="preserve">L'artiste, le chercheur en SIC : rencontre entre recherche et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDx Toulon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TED; Laurent Paoletti, Jun 2014, Toulon, France</w:t>
+              <w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01783548v1</w:t>
+                <w:t xml:space="preserve">sic_01781781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'artiste, le chercheur en SIC : rencontre entre recherche et création</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser la lecture à l'ère du numérique. Les articulations entre hyper-texte, dispositifs et pratiques d'écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Koszowska-Nowakowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC; Laboratoire I3M, Jun 2014, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01781781v1</w:t>
+                <w:t xml:space="preserve">sic_01781767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Oct 2013, Paris, France. pp.345-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4466,51 +4466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertige de l’horizontalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ORC IARSIC - ESSACHESS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Béziers, France. pp.447-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Université : Espaces de Créations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal, Université Pierre Mendès France, Oct 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4794,51 +4794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intelligence artificielle à l'inconscient artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5961,51 +5961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'homme-interfacé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6060,51 +6060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de la cause - Esthétique de la caresse : une exposition d'Antoine Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Zénouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en action : Culture et réseaux méditerranéens </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6725,51 +6725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFCD08F4"/>
+    <w:nsid w:val="BDE790AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6873,51 +6873,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8076287E"/>
+    <w:nsid w:val="7E796F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7107,51 +7107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099134004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212005803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139188539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sobngwi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Nganou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.076.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.080.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.077.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;ol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01791262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kleinpeter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.3.289-306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lepastier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Koszowska-Nowakowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404624v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourdrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329348-pharmaphone-la-voix-des-adolescents" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Par&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-renucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099134004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212005803" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139188539" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier-Thieriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccs.2025.100640" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141cg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sobngwi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Nganou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.076.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140112v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.083.0199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.080.0089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.077.0217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.076.0156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc R&#233;ol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.072.0014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.071.0237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759684v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Z&#233;nouda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.068.0203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01791262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kleinpeter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Br&#233;andon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.3.289-306" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lepastier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780621v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51896" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Koszowska-Nowakowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402760v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Creton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404624v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fourdrinier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audibert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289162v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01823998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nannipieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muratore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01759285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bossini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395359v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schmitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01801645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359606v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807329348-pharmaphone-la-voix-des-adolescents" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_racine_du_recit_ecriture_creation_communication_billel_aroufoune-9782336426303-78758.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/penser-calculer-deliberer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835642v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=55005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01781584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Par&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51164" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01760826v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/6813-savoirs-en-action-sous-la-direction-de-francoise-bernard-et-michel-durampart.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919582v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780586v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01780597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>