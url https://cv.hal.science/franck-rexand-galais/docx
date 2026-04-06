--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -221,442 +221,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and narcissism in emerging adults: Complex interactions and implications</w:t>
+                <w:t xml:space="preserve">Mailing Vaginal or Urine Self-Sampling Kits versus Conventional Invitation Letters: A Randomized Trial to Assess the Effect on Cervical Cancer Screening Attendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pithon</w:t>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Gaillard</w:t>
+                <w:t xml:space="preserve">Hélène de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Dhollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pap0000562⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.OF1-OF11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-25-0863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302605v1</w:t>
+                <w:t xml:space="preserve">hal-05302603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailing Vaginal or Urine Self-Sampling Kits versus Conventional Invitation Letters: A Randomized Trial to Assess the Effect on Cervical Cancer Screening Attendance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+                <w:t xml:space="preserve">Women’s perceptions and preferences toward HPV self-sampling in France: A questionnaire within the French CapU4 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène de Pauw</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nina Dhollander</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Arbyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-25-0863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (8), pp.102809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302603v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s perceptions and preferences toward HPV self-sampling in France: A questionnaire within the French CapU4 Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène de Pauw</w:t>
+                <w:t xml:space="preserve">Personality and narcissism in emerging adults: Complex interactions and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Arbyn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (8), pp.102809. </w:t>
+              <w:t xml:space="preserve">Psychoanalytic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/pap0000562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384722v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset yielded by an assessment of personality disorders among young French adults using the Inventory of Personality Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.110806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -716,77 +716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.2066. </w:t>
@@ -850,77 +850,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.5163. </w:t>
@@ -958,64 +958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French version of the Inventory of Personality Organization (IPO-fr): psychometric properties in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Personality Psychology (Online)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1049,103 +1049,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Protocol: Randomised Controlled Trial Assessing the Efficacy of Strategies Involving Self-Sampling in Cervical Cancer Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, pp.1604284. </w:t>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (1), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1287,51 +1287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre pertes et tempêtes : quand la vieillesse remanie l’autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 23 (1), pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de « super-vieillissement ». Idéalisation, hypomanie, renoncement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, vol. 43 / n° 166 (3), pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of narcissism in the psychotherapeutic care of manifestations of post-traumatic stress in the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,64 +1547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Borderline Personality Disorder in Geriatric Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balier’s French Narcissistic Theory of Ageing: Developments and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,51 +1742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions et enjeux du narcissisme grand-parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°230 (4), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humeurs sénescentes : la question narcissique dans le vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.96-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1923,51 +1923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question narcissique au moment du passage à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numéro 558 (6), pp.931-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2014,51 +2014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualisation de la relation de soin par le patient en gérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2131,51 +2131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité somatopsychique chez l’adolescent atteint d’un cancer : regards croisés entre approches psychodynamique et psychocorporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2235,51 +2235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion narcissique en institution psycho-gériatrique : enjeux psychothérapeutiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,51 +2313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension transgénérationnelle dans la clinique de la douleur et de la maladie somatique grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,248 +2411,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche du sujet dans la maladie d’Alzheimer</w:t>
+                <w:t xml:space="preserve">Intérêts d’un atelier de stimulation olfactive en Ehpad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+                <w:t xml:space="preserve">Mahlia Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (118), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sger.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869613v1</w:t>
+                <w:t xml:space="preserve">hal-02495029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts d’un atelier de stimulation olfactive en Ehpad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À la recherche du sujet dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahlia Garnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+                <w:t xml:space="preserve">Benoît Fromage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Gérontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (118), pp.31-33. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.255-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sger.2016.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495029v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2670,51 +2670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique de la thèse de l’intérêt des dispositifs groupaux pour le traitement de la souffrance au travail : Complément à l’intervention de Davide Giannica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée mutualisée du Laboratoire CLiPSY. Maison de la Recherche Germaine Tillon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLIPSY, Oct 2025, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La brièveté au service de l'abréaction du traumatisme : la pratique de l'intégration des cycles de vie (ICV) en psychogérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et formes brèves : médiations et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRPaLL; CLipsy, Sep 2025, Angers (Maison de la Recherche Germaine Tillion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2808,51 +2808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux cliniques pour le super-vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Psychopathologie clinique du vieillissement du Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI - EA 4591), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2890,51 +2890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychiques du vieillissement : ancrages et remaniements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Oct 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2972,90 +2972,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes of health professionals regarding the use of HPV testing on vaginal self samples or urine in cervical cancer screening, assessed in the French CapU4 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGIN - INTERNATIONAL MULTIDISCIPLINARY HPV CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Stockhlom, Sweden</w:t>
@@ -3097,51 +3097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre de la psychopathologie du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'activités et de références psychodynamique et humaniste (CARPH), UQAM, Oct 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,51 +3166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible measure of student well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées nationales de l'Innovation pédagogique dans l'Enseignement supérieur - JIPES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3235,51 +3235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « budgets-temps » des étudiants des premières années universitaires : l’exemple de l’Université d’Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rythmes universitaires (Colloque Thélème)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,51 +3304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en habitat partagé en milieu rural : une exploration clinique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat et l'environnement des personnes âgées (29ièmes Rencontres gérontologiques de l'Amdor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3367,264 +3367,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « faire famille » en situation d’accueil familial : Enjeux cliniques, perspectives socio-cliniques et médiation « pêle-mêle »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Penser la psychothérapie du couple limite avec Didier Anzieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Rencontres gérontologiques de l'Amdor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Fort-de-France, France</w:t>
+              <w:t xml:space="preserve">« La famille aux différentes étapes de la vie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558285v1</w:t>
+                <w:t xml:space="preserve">hal-02558246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la psychothérapie du couple limite avec Didier Anzieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Apports d’une étude réalisée en devis mixte dans le cadre d’une recherche SHS en oncologie : l’exemple de VIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« La famille aux différentes étapes de la vie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">11ème Symposium du Réseau Sciences humaines et sociales du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558246v1</w:t>
+                <w:t xml:space="preserve">hal-02558595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d’une étude réalisée en devis mixte dans le cadre d’une recherche SHS en oncologie : l’exemple de VIA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le « faire famille » en situation d’accueil familial : Enjeux cliniques, perspectives socio-cliniques et médiation « pêle-mêle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Symposium du Réseau Sciences humaines et sociales du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, ANGERS, France</w:t>
+              <w:t xml:space="preserve">28èmes Rencontres gérontologiques de l'Amdor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558595v1</w:t>
+                <w:t xml:space="preserve">hal-02558285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question complexe de l'intérêt des thérapies non médicamenteuses en Ehpad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-audition d'expertise (CNFPT, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3649,51 +3649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avantages de l’oubli : considérations psychanalytiques sur la valeur de l’oubli dans le champ du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé mentale et oubli (27èmes rencontres gérontologiques de l'Amdor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité clinique et sociale des personnes âgées : âgisme et tentatives de compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Loi Adaptation de la société au vieillissement : enjeux et impact (Inset, Montpellier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être des étudiants : une exploration auprès des étudiants des premières années de l'Université d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les fragilités étudiantes en question » (IRS-UN – Nantes).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3856,51 +3856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Think before you pink » : une controverse américaine qui s'exporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polémique et cancer (Cancéropôle Grand Ouest &amp; EA 4249 HCTI de l'UBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3925,51 +3925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission intergénérationnelle du traumatisme et maladie somatique chez le sujet âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnes âgées et transmissions (26ièmes Rencontres gérontologiques de l'Amdor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique des douleurs séquellaires dans l'après cancer : impacts et enjeux sur la qualité de vie (Institution et prise en charge libérale, regards croisés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,51 +4076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âgisme : une discrimination aux frontières en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et impacts de la loi d’adaptation de la société au vieillissement (Inset)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4145,51 +4145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du décrochage « précoce » en première année d’enseignement supérieur universitaire : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Trajectoires en rupture à l’Université » (APsyCli)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,51 +4214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre l'âgisme dans le cadre de la formation : Résultats d'un dispositif de recherche-action introduisant l'intergénérationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandir et vieillir. Comment repenser les âges de la vie (UCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4283,51 +4283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme IP’OLINE (Université d’Angers) : De l’outil d’aide à l’insertion par le stage à l’outil pilote du développement des relations entre l’étudiant et l’entreprise. Un service pour tous et en faveur des étudiants les plus vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de l’Université à l’Ere du numérique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Apr 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4352,51 +4352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement, handicap psychique et travail du trépas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap psychique - Handicap somatopsychique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4453,64 +4453,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur la vieillesse. Lyon : Chronique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud, S. (1905). Trois essais sur la théorie sexuelle. Paris : Presses universitaires de France. Collection Quadrige. 2ième édition. Traduction de Franck Rexand-Galais et Pierre Cotet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4590,64 +4590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire ? Presses Universitaires de Rennes, Rennes, 384, p. ISBN : 978-2-7535-5376-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4665,51 +4665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie et psychopathologie de la personne âgée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. pp.202, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening techniques and counseling practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. pp.224, 2002, 271179217X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Racin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kaluaratchige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4938,51 +4938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Rejeb, Riadh. La scène de ménage : Clinique et psychothérapie du couple limite 30 ans après Didier Anzieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Ben Rejeb, Riadh. La scène dans tous ses états. Académie tunisienne des sciences, des lettres et des arts Beït al-Hikma : Carthage [ISBN 978-9973-49-186-2]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5007,51 +5007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freud, S. (1907), &amp;quot;Sur les éclaircissements apportés aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Freud, S. Sexualité. Paris : Puf, collection Quadrige, pp.15-26. Traduction de Franck Rexand-Galais et Pierre Cotet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5070,700 +5070,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le décrochage universitaire précoce : des enquêtes Vie étudiante à « Transver’sup », une remise en cause du paradigme du défaut dans l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 175-202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538579v1</w:t>
+                <w:t xml:space="preserve">hal-02495134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « budget-temps » des étudiants de première année</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Se loger, habiter son logement: un marché immobilier assez détendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 61-78</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2017, Des sociétés, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495131v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. La famille et l’avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubeline Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aubeline Vinay éd., La famille aux différents âges de la vie. Approche clinique et développementale. Paris, Dunod, « Univers Psy », 2017, p. 195-244</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décrochage universitaire précoce : des enquêtes Vie étudiante à « Transver’sup », une remise en cause du paradigme du défaut dans l’orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La santé et le bien-être des étudiants : qualité de vie, relations aux autres et réalisation de soi, comportements de santé et addictions, indicateurs objectifs de mal-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 175-202</w:t>
+              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 93-110</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495134v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se loger, habiter son logement: un marché immobilier assez détendu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Pihet</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-91, 2017, Des sociétés, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">, pp.9-28, 2017, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267008v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et le bien-être des étudiants : qualité de vie, relations aux autres et réalisation de soi, comportements de santé et addictions, indicateurs objectifs de mal-être</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 93-110</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495133v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le « budget-temps » des étudiants de première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l'épreuve du territoire?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-28, 2017, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 61-78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495130v1</w:t>
+                <w:t xml:space="preserve">hal-02495131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de perversion dite « narcissique » dans son lien à la perversion sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incidences (inter)subjectives de la perversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERES, pp.271, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5791,208 +5791,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique identitaire dans les manifestations d'angoisse de mort et d'angoisse face à la mort chez le sujet vieillissant : Madame H., 73 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Problématique identitaire dans les manifestations d’angoisse de mort et d’angoisse face à la mort chez le sujet vieillissant : Madame H., 73 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in : Lydia Fernandez &amp; Alain Sagne (dir.), Psychologie clinique du vieillissement : 15 études de cas, Paris, In Press, p. 81-112</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667201v1</w:t>
+                <w:t xml:space="preserve">hal-02495137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique identitaire dans les manifestations d’angoisse de mort et d’angoisse face à la mort chez le sujet vieillissant : Madame H., 73 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Problématique identitaire dans les manifestations d'angoisse de mort et d'angoisse face à la mort chez le sujet vieillissant : Madame H., 73 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Lydia Fernandez &amp; Alain Sagne (dir.), Psychologie clinique du vieillissement : 15 études de cas, Paris, In Press, p. 81-112</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie clinique du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zenodo, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13191202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495137v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap psychique, vieillissement et travail du trépas : la notion de handicap psychique à l'aune de la clinique de la fin de vie en psychogérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in: Boucherat-Hue Valérie. Handicap psychique handicap somatopsychique: Variations Pluridisciplinaires en Clinique et en Recherche. Paris : L'Harmattan, p. 285-292</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6017,51 +6017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolisme du sujet jeune et intérêts de l'investigation projective (Rorschach/TAT) en matière de prise en charge : Mécanismes de défense limites et génitalité chez Alice, 19 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 cas cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2011, </w:t>
@@ -6099,51 +6099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolisme du sujet jeune et intérêts de l’investigation projective (Rorschach/TAT) en matière de prise en charge : mécanismes de défense limites et génitalité chez Alice, 19 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : Lydia Fernandez &amp; Jacqueline Finkelstein-Rossi (dir.), Techniques projectives : 12 cas cliniques, Paris, In Press, p. 111-139</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6168,51 +6168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements de santé des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enquêtes vie étudiante 2008-209</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2011, </w:t>
@@ -6250,51 +6250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarethe Hilferding: une femme à la Société Psychanalytique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie de Mijolla-Mellor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les femmes dans l'histoire de la psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'esprit du temps, pp.137-159, 1999</w:t>
@@ -6355,64 +6355,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire de l'Organisation de la personnalité (IPO) - version française validée (formulaire de passation et de cotation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6430,64 +6430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset assessing three samples of French university students to 5 personality tests: IPO, PDQ-4+, PANAS, AQ and HADS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17632/tv6w6yyfy8.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6514,64 +6514,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of borderline personality in nursing homes, departments of geriatric medicine and long term care hospitals according to the Inventory of Personality Organization (IPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6643,51 +6643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Transver'sup » (Transition et transversalité dans l'enseignement supérieur). Note de restitution finale (AP1 -N°282)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des Sports, de la Jeunesse, de l’Education Populaire et de la Vie Associative Direction de la Jeunesse, de l’Education Populaire et de la Vie Associative Mission d’Animation du Fonds d’Expérimentation pour la Jeunesse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6709,90 +6709,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête vie étudiante 2008-2009, Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="218E1215"/>
+    <w:nsid w:val="736C5561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7148,51 +7148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rexand-galais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6044-3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060939699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dhollander" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-25-0863" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/cipp/174519" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fromage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088846ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.023.0104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.166.0201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.211.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20194896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36N7NP8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gouraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.172.0113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fromage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.04.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlia Garnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.01.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kaluaratchige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495131v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495127v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.marti.2016.01.0271" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13191202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13172350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13173226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/tv6w6yyfy8.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/zc47xbw2kk.2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rexand-galais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6044-3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060939699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dhollander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-25-0863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/cipp/174519" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fromage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088846ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.023.0104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.166.0201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.211.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20194896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36N7NP8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gouraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.172.0113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlia Garnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.01.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fromage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kaluaratchige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.marti.2016.01.0271" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13191202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13172350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13173226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/tv6w6yyfy8.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/zc47xbw2kk.2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>