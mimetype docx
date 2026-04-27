--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1043,343 +1043,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study Protocol: Randomised Controlled Trial Assessing the Efficacy of Strategies Involving Self-Sampling in Cervical Cancer Screening</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre pertes et tempêtes : quand la vieillesse remanie l’autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, pp.1604284. </w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 23 (1), pp.104-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ijph.2022.1604284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/clini.023.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03599137v1</w:t>
+                <w:t xml:space="preserve">hal-03653522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIRE PARLER ANALOGIQUEMENT ET MÉTAPHORIQUEMENT LA DOULEUR PERSISTANTE DANS L’APRÈS-CANCER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Maillard</w:t>
+                <w:t xml:space="preserve">Study Protocol: Randomised Controlled Trial Assessing the Efficacy of Strategies Involving Self-Sampling in Cervical Cancer Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fromage</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1088846ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, pp.1604284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2022.1604284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753251v1</w:t>
+                <w:t xml:space="preserve">halshs-03599137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre pertes et tempêtes : quand la vieillesse remanie l’autorité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FAIRE PARLER ANALOGIQUEMENT ET MÉTAPHORIQUEMENT LA DOULEUR PERSISTANTE DANS L’APRÈS-CANCER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fromage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 23 (1), pp.104-116. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (1), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/clini.023.0104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1088846ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653522v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de « super-vieillissement ». Idéalisation, hypomanie, renoncement</w:t>
               </w:r>
@@ -1904,339 +1904,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question narcissique au moment du passage à la retraite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johane Le Goff</w:t>
+                <w:t xml:space="preserve">La continuité somatopsychique chez l’adolescent atteint d’un cancer : regards croisés entre approches psychodynamique et psychocorporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.558.0931⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (3), pp.216-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2018-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495034v1</w:t>
+                <w:t xml:space="preserve">hal-02495027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualisation de la relation de soin par le patient en gérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Gérontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (129), pp.39-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sger.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La continuité somatopsychique chez l’adolescent atteint d’un cancer : regards croisés entre approches psychodynamique et psychocorporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maillard</w:t>
+                <w:t xml:space="preserve">La question narcissique au moment du passage à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Hery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (3), pp.216-220. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro 558 (6), pp.931-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pson-2018-0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.558.0931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495027v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion narcissique en institution psycho-gériatrique : enjeux psychothérapeutiques et cliniques</w:t>
               </w:r>
@@ -2802,96 +2802,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels enjeux cliniques pour le super-vieillissement ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attitudes of health professionals regarding the use of HPV testing on vaginal self samples or urine in cervical cancer screening, assessed in the French CapU4 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Psychopathologie clinique du vieillissement du Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI - EA 4591), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EUROGIN - INTERNATIONAL MULTIDISCIPLINARY HPV CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806823v1</w:t>
+                <w:t xml:space="preserve">hal-04578687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychiques du vieillissement : ancrages et remaniements</w:t>
               </w:r>
@@ -2953,152 +3009,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of health professionals regarding the use of HPV testing on vaginal self samples or urine in cervical cancer screening, assessed in the French CapU4 study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels enjeux cliniques pour le super-vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGIN - INTERNATIONAL MULTIDISCIPLINARY HPV CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">Enjeux des problématiques contemporaines du vieillir : actualités et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Psychopathologie clinique du vieillissement du Laboratoire Cliniques Psychopathologique et Interculturelle (LCPI - EA 4591), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578687v1</w:t>
+                <w:t xml:space="preserve">hal-04806823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre de la psychopathologie du vieillissement</w:t>
               </w:r>
@@ -3712,165 +3712,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité clinique et sociale des personnes âgées : âgisme et tentatives de compensation</w:t>
+                <w:t xml:space="preserve">La santé et le bien-être des étudiants : une exploration auprès des étudiants des premières années de l'Université d'Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loi Adaptation de la société au vieillissement : enjeux et impact (Inset, Montpellier)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">« Les fragilités étudiantes en question » (IRS-UN – Nantes).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560355v1</w:t>
+                <w:t xml:space="preserve">hal-02558553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé et le bien-être des étudiants : une exploration auprès des étudiants des premières années de l'Université d'Angers</w:t>
+                <w:t xml:space="preserve">La vulnérabilité clinique et sociale des personnes âgées : âgisme et tentatives de compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les fragilités étudiantes en question » (IRS-UN – Nantes).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">La Loi Adaptation de la société au vieillissement : enjeux et impact (Inset, Montpellier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558553v1</w:t>
+                <w:t xml:space="preserve">hal-02560355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Think before you pink » : une controverse américaine qui s'exporte</w:t>
               </w:r>
@@ -3988,178 +3988,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinique des douleurs séquellaires dans l'après cancer : impacts et enjeux sur la qualité de vie (Institution et prise en charge libérale, regards croisés)</w:t>
+                <w:t xml:space="preserve">L’âgisme : une discrimination aux frontières en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Symposium de l’Axe Sciences Humaines et Sociales du Cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Enjeux et impacts de la loi d’adaptation de la société au vieillissement (Inset)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560790v1</w:t>
+                <w:t xml:space="preserve">hal-02560387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âgisme : une discrimination aux frontières en mouvement</w:t>
+                <w:t xml:space="preserve">Clinique des douleurs séquellaires dans l'après cancer : impacts et enjeux sur la qualité de vie (Institution et prise en charge libérale, regards croisés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et impacts de la loi d’adaptation de la société au vieillissement (Inset)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">8ème Symposium de l’Axe Sciences Humaines et Sociales du Cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560387v1</w:t>
+                <w:t xml:space="preserve">hal-02560790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du décrochage « précoce » en première année d’enseignement supérieur universitaire : une étude exploratoire</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubeline Vinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,217 +5523,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « budget-temps » des étudiants de première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
+              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 61-78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538579v1</w:t>
+                <w:t xml:space="preserve">hal-02495131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « budget-temps » des étudiants de première année</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tentation du risque : analyse du comportement des étudiants de l’Université d’Angers. Addictions : déterminants et complémentarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Richard Gaillard, Franck Rexand-Galais. La condition étudiante à l'épreuve du territoire ?, PUR, pp. 61-78</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">La condition étudiante à l’épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des Sociétés, 978-2-7535-5376-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495131v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de perversion dite « narcissique » dans son lien à la perversion sexuelle</w:t>
               </w:r>
@@ -6011,178 +6011,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolisme du sujet jeune et intérêts de l'investigation projective (Rorschach/TAT) en matière de prise en charge : Mécanismes de défense limites et génitalité chez Alice, 19 ans</w:t>
+                <w:t xml:space="preserve">Alcoolisme du sujet jeune et intérêts de l’investigation projective (Rorschach/TAT) en matière de prise en charge : mécanismes de défense limites et génitalité chez Alice, 19 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 cas cliniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in : Lydia Fernandez &amp; Jacqueline Finkelstein-Rossi (dir.), Techniques projectives : 12 cas cliniques, Paris, In Press, p. 111-139</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667193v1</w:t>
+                <w:t xml:space="preserve">hal-02495139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolisme du sujet jeune et intérêts de l’investigation projective (Rorschach/TAT) en matière de prise en charge : mécanismes de défense limites et génitalité chez Alice, 19 ans</w:t>
+                <w:t xml:space="preserve">Alcoolisme du sujet jeune et intérêts de l'investigation projective (Rorschach/TAT) en matière de prise en charge : Mécanismes de défense limites et génitalité chez Alice, 19 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in : Lydia Fernandez &amp; Jacqueline Finkelstein-Rossi (dir.), Techniques projectives : 12 cas cliniques, Paris, In Press, p. 111-139</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12 cas cliniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zenodo, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13172350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495139v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements de santé des étudiants</w:t>
               </w:r>
@@ -6709,51 +6709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête vie étudiante 2008-2009, Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,51 +6917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736C5561"/>
+    <w:nsid w:val="8132EE6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7148,51 +7148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rexand-galais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6044-3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060939699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dhollander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-25-0863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/cipp/174519" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604284" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fromage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088846ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.023.0104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.166.0201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.211.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20194896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36N7NP8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gouraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.172.0113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlia Garnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.01.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fromage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kaluaratchige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.marti.2016.01.0271" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13191202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13172350" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13173226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/tv6w6yyfy8.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/zc47xbw2kk.2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rexand-galais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6044-3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060939699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302603v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dhollander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-25-0863" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pap0000562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110806" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/cipp/174519" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.023.0104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03599137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2022.1604284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fromage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088846ar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.166.0201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.211.0003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.230.0081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20194896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36N7NP8B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gouraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2017.11.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.172.0113" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahlia Garnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2016.01.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02869613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fromage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558553v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704789v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808928v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Racin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kaluaratchige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495134v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4426" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.marti.2016.01.0271" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13191202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495143v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02495139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13172350" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13173226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/tv6w6yyfy8.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/zc47xbw2kk.2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559001v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>