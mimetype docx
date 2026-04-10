--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -559,295 +559,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Damon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199097v1</w:t>
+                <w:t xml:space="preserve">hal-01188285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Favre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Banciu</w:t>
+                <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188285v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Asymmetric Access Point for Solving the Unfairness Problem in WLANs</w:t>
               </w:r>
@@ -1355,412 +1355,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'empreinte carbone d'un réseau de capteurs dans un tableau de distribution électrique</w:t>
+                <w:t xml:space="preserve">Adaptive Orbital Direct-to-Device: Rethinking Satellite IoT Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gradvohl</w:t>
+                <w:t xml:space="preserve">Hannaneh B. Pasandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chargy</w:t>
+                <w:t xml:space="preserve">Mohammad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dreina</w:t>
+                <w:t xml:space="preserve">Sina Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+                <w:t xml:space="preserve">Juan A Fraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hong Kong China, France. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3737897.3767293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033384v1</w:t>
+                <w:t xml:space="preserve">hal-05423910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FedSat-LAM: Enabling Large AI Models on Resource-Constrained Satellites via Hierarchical Federated Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l'empreinte carbone d'un réseau de capteurs dans un tableau de distribution électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaowei Tan</w:t>
+                <w:t xml:space="preserve">Marina Gradvohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hosseini</w:t>
+                <w:t xml:space="preserve">Elodie Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Darabi</w:t>
+                <w:t xml:space="preserve">Emmanuel Dreina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423924v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Orbital Direct-to-Device: Rethinking Satellite IoT Architecture</w:t>
+                <w:t xml:space="preserve">FedSat-LAM: Enabling Large AI Models on Resource-Constrained Satellites via Hierarchical Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannaneh B. Pasandi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Hannaneh B Pasandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaowei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Hong Kong China, France. pp.38-43, </w:t>
+              <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.19-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3737897.3767293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3737902.3768355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423910v1</w:t>
+                <w:t xml:space="preserve">hal-05423924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
               </w:r>
@@ -1835,252 +1835,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Caillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010556v1</w:t>
+                <w:t xml:space="preserve">hal-02877138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877138v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
               </w:r>
@@ -2493,713 +2493,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t>
+                <w:t xml:space="preserve">BLE Parameter Optimization for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
+                <w:t xml:space="preserve">Andreina Liendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787763v1</w:t>
+                <w:t xml:space="preserve">hal-01775056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLE Parameter Optimization for IoT Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morche</w:t>
+                <w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Amoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Dall 'Asta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775056v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Bluetooth Low Energy Operation for Low Duty Cycle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Liendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705455v1</w:t>
+                <w:t xml:space="preserve">hal-01775064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qasim Lone</w:t>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Duble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
+                <w:t xml:space="preserve">Ingrid Moerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spilios Giannoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PIMRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bluetooth Low Energy Operation for Low Duty Cycle Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eviter les collisions dans les réseaux 6TiSCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775064v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter les collisions dans les réseaux 6TiSCH</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Fahs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785956v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t>
               </w:r>
@@ -3397,103 +3397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Prevention in Distributed 6TiSCH Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
@@ -3525,51 +3525,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t>
+                <w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryk Schiller</w:t>
@@ -3587,445 +3587,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305246v1</w:t>
+                <w:t xml:space="preserve">hal-01271572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
+                <w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Król</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400628v1</w:t>
+                <w:t xml:space="preserve">hal-01305246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+                <w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathy Vanhoef</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM WiSec 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t>
+              <w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330476v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eryk Schiller</w:t>
+                <w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathy Vanhoef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM WiSec 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271572v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4085,64 +4085,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4542,173 +4542,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Ferrari</w:t>
+                <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Romaniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Guelorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t>
+              <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073758v1</w:t>
+                <w:t xml:space="preserve">hal-00985933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4730,110 +4734,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4855,466 +4859,462 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+                <w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Belouanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Loan Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prométhée Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
+              <w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985933v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+                <w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099738v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michał Król</w:t>
+                <w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Amoretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989805v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t>
               </w:r>
@@ -7176,291 +7176,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Throughput of Wireless Mesh Networks with Cooperative Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ibars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Del Coso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
+              <w:t xml:space="preserve">16th IST Mobile and Wireless Communications Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199106v1</w:t>
+                <w:t xml:space="preserve">hal-01199105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Throughput of Wireless Mesh Networks with Cooperative Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ibars</w:t>
+                <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Del Coso</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Untz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eryk Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IST Mobile and Wireless Communications Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199105v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
               </w:r>
@@ -7933,160 +7933,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Untz</w:t>
+                <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199113v1</w:t>
+                <w:t xml:space="preserve">hal-01199119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8118,236 +8131,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+                <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Untz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t>
+              <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199119v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,693 +8359,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
+              <w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199117v1</w:t>
+                <w:t xml:space="preserve">hal-01199113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199121v1</w:t>
+                <w:t xml:space="preserve">hal-01199120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Starzetz</w:t>
+                <w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinian Oprescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199125v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
+                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199120v1</w:t>
+                <w:t xml:space="preserve">hal-01199123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justinian Oprescu</w:t>
+                <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199122v1</w:t>
+                <w:t xml:space="preserve">hal-01199125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinian Oprescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Big Island, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199123v1</w:t>
+                <w:t xml:space="preserve">hal-01199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des services sur les réseaux sans-fil 802.11</w:t>
               </w:r>
@@ -9952,77 +9952,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10289,51 +10289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,396 +11235,514 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
+                <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Buccio</w:t>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chapuis</w:t>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Coutin</w:t>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773168v1</w:t>
+                <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t>
+                <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199104v1</w:t>
+                <w:t xml:space="preserve">hal-00773168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les objets communicants au Japon : aspects logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SMM04_038, Service pour la Science et la Technologie, Ambassade de France à Tokyo. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11634,114 +11752,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentations multimédia synchronisées pour le WWW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11809,51 +11927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28D715BC"/>
+    <w:nsid w:val="7F89E905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12040,51 +12158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-6603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083667415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gradvohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chargy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Tan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737902.3768355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B. Pasandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737897.3767293" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bertolini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506709" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hedde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216211v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capelle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004848v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-6603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083667415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B. Pasandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737897.3767293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gradvohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chargy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737902.3768355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bertolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506709" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hedde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>