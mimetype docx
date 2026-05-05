--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1485,282 +1485,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'empreinte carbone d'un réseau de capteurs dans un tableau de distribution électrique</w:t>
+                <w:t xml:space="preserve">FedSat-LAM: Enabling Large AI Models on Resource-Constrained Satellites via Hierarchical Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gradvohl</w:t>
+                <w:t xml:space="preserve">Hannaneh B Pasandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Chargy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+                <w:t xml:space="preserve">Zhaowei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3737902.3768355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033384v1</w:t>
+                <w:t xml:space="preserve">hal-05423924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FedSat-LAM: Enabling Large AI Models on Resource-Constrained Satellites via Hierarchical Federated Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'empreinte carbone d'un réseau de capteurs dans un tableau de distribution électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gradvohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannaneh B Pasandi</w:t>
+                <w:t xml:space="preserve">Elodie Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaowei Tan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sina Darabi</w:t>
+                <w:t xml:space="preserve">Emmanuel Dreina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423924v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
               </w:r>
@@ -2268,51 +2268,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
+                <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
@@ -2330,97 +2330,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM WiSec 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Miami, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317549.3319730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126885v2</w:t>
+                <w:t xml:space="preserve">hal-02096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
+                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
@@ -2438,82 +2447,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM WiSec 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3317549.3319730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02096254v1</w:t>
+                <w:t xml:space="preserve">hal-02126885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLE Parameter Optimization for IoT Applications</w:t>
               </w:r>
@@ -2726,260 +2726,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bluetooth Low Energy Operation for Low Duty Cycle Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
+                <w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qasim Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Giannoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775064v1</w:t>
+                <w:t xml:space="preserve">hal-01835904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duble</w:t>
+                <w:t xml:space="preserve">Efficient Bluetooth Low Energy Operation for Low Duty Cycle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreina Liendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835904v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter les collisions dans les réseaux 6TiSCH</w:t>
               </w:r>
@@ -3179,239 +3179,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t>
+                <w:t xml:space="preserve">Securing Complex IoT Platforms with Token Based Access Control and Authenticated Key Establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Secure Internet of Things (SIOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596118v1</w:t>
+                <w:t xml:space="preserve">hal-01596135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Complex IoT Platforms with Token Based Access Control and Authenticated Key Establishment</w:t>
+                <w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Secure Internet of Things (SIOT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596135v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Prevention in Distributed 6TiSCH Networks</w:t>
               </w:r>
@@ -3633,369 +3633,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eryk Schiller</w:t>
+                <w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305246v1</w:t>
+                <w:t xml:space="preserve">hal-01400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brunisholz</w:t>
+                <w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathy Vanhoef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM WiSec 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400628v1</w:t>
+                <w:t xml:space="preserve">hal-01330476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+                <w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Król</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathy Vanhoef</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM WiSec 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330476v1</w:t>
+                <w:t xml:space="preserve">hal-01305246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,269 +4300,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong-Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178867v1</w:t>
+                <w:t xml:space="preserve">hal-01188270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alphand</w:t>
+                <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188270v1</w:t>
+                <w:t xml:space="preserve">hal-01178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
               </w:r>
@@ -4676,51 +4676,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t>
+                <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
@@ -4755,97 +4755,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073760v1</w:t>
+                <w:t xml:space="preserve">hal-00985976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
+                <w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
@@ -4880,82 +4889,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00985976v2</w:t>
+                <w:t xml:space="preserve">hal-01073760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t>
               </w:r>
@@ -5300,51 +5300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5610,248 +5610,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t>
+                <w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Berezin</w:t>
+                <w:t xml:space="preserve">Nazim Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t>
+              <w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931045v1</w:t>
+                <w:t xml:space="preserve">hal-00931042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Berezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t>
+              <w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France. pp.31-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931042v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of large scale WSN: from real neighbors to imaginary destination</w:t>
               </w:r>
@@ -6079,51 +6079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Virtual Access Points for Seamless Handoffs in IEEE 802.11 Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Eugenia Berezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6579,308 +6579,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plate-forme d'expérimentation multiprocesseur pour les réseaux sans fil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Rolland</w:t>
+                <w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eryk Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.252-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419354v1</w:t>
+                <w:t xml:space="preserve">hal-01199101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Starzetz</w:t>
+                <w:t xml:space="preserve">Une plate-forme d'expérimentation multiprocesseur pour les réseaux sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Saint-Malo, France. pp.163-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199101v1</w:t>
+                <w:t xml:space="preserve">hal-00419354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,408 +7059,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the Throughput of Wireless Mesh Networks with Cooperative Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ibars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Del Coso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Heusse</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t>
+              <w:t xml:space="preserve">16th IST Mobile and Wireless Communications Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199108v1</w:t>
+                <w:t xml:space="preserve">hal-01199105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Throughput of Wireless Mesh Networks with Cooperative Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aitor Del Coso</w:t>
+                <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Untz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eryk Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IST Mobile and Wireless Communications Summit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299306⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199105v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Duda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199106v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
               </w:r>
@@ -8186,51 +8186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,51 +8303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9397,209 +9397,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t>
+                <w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199135v1</w:t>
+                <w:t xml:space="preserve">hal-01199131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t>
+                <w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199131v1</w:t>
+                <w:t xml:space="preserve">hal-01199135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Adaptable Multimedia Presentations for the WWW</w:t>
               </w:r>
@@ -9952,77 +9952,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10289,51 +10289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11927,51 +11927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F89E905"/>
+    <w:nsid w:val="46C83AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12158,51 +12158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-6603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083667415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B. Pasandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737897.3767293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gradvohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chargy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737902.3768355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bertolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506709" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hedde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-6603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083667415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B. Pasandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737897.3767293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Tan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737902.3768355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gradvohl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chargy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bertolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506709" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hedde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>