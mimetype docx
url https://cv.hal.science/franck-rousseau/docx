--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -121,143 +121,164 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">083667415</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">WSjPmpIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis maître de conférences (MCF HC) à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ensimag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grenoble INP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université Grenoble Alpes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, et membre du laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LIG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, dans l'équipe </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Drakkar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">page perso</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -291,1053 +312,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Transport Layer Security Handshake Over 6TiSCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (6), pp.2192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21062192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DINAS: a Lightweight and Efficient Distributed Naming Service for All-IP Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JIOT.2016.2640317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu-Octavian Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Banciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Asymmetric Access Point for Solving the Unfairness Problem in WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena López-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (10), pp.1213-1227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMC.2008.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive energy conserving algorithms for neighbor discovery in opportunistic Bluetooth networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Amza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (1), pp.96-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSAC.2007.070110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (4), pp.341-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1023647311052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An advanced multimedia infrastructure for WWW-based information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (3), pp.279-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1019151216368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1347,8588 +1368,8588 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Orbital Direct-to-Device: Rethinking Satellite IoT Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannaneh B. Pasandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A Fraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Hong Kong China, France. pp.38-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3737897.3767293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FedSat-LAM: Enabling Large AI Models on Resource-Constrained Satellites via Hierarchical Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannaneh B Pasandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaowei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Darabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM MobiCom 2025 - 31st Annual International Conference on Mobile Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.19-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3737902.3768355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'empreinte carbone d'un réseau de capteurs dans un tableau de distribution électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gradvohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dreina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2025 – 27èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser l'équité dans les réseaux LoRaWAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2021 - 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la capacité des réseaux LoRa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORES 2020 – 5ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing Fairness in LoRaWAN through SF Allocation Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2020 - 25th IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal SF Allocation in LoRaWAN Considering Physical Capture and Imperfect Orthogonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Caillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2019 - IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM WiSec 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Miami, FL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3317549.3319730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLE Parameter Optimization for IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Liendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alphand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michele Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dall 'Asta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qasim Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Moerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spilios Giannoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PIMRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bluetooth Low Energy Operation for Low Duty Cycle Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Liendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Guizzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kansas City, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter les collisions dans les réseaux 6TiSCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Complex IoT Platforms with Token Based Access Control and Authenticated Key Establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Secure Internet of Things (SIOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Prevention in Distributed 6TiSCH Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alphand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathy Vanhoef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM WiSec 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Experiences in the Design and Implementation of Smart Objects (SmartObjects'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New-York, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2980147.2980152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brunisholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INFOCOM International Workshop on Computer and Networking Experimental Research Using Testbeds (CNERT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Featurecast: Lightweight Data-Centric Communications for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Wireless Sensor Networks (EWSN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Porto, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15582-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong-Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Romaniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Guelorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malisa Vucinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Belouanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Loan Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prométhée Spathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Istanbul, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, London, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Neighborhood Maintenance and Medium Access with Wake on Idle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Vergara Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 32nd IEEE International Conference on Computer Communications (INFOCOM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Torino, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6567104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Key Certification using Accumulators for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Young Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services - MOBIQUITOUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAI, Dec 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Eugenia Berezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nice, France. pp.31-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of large scale WSN: from real neighbors to imaginary destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Radak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pavkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, La Grande Motte, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of Large Scale Wireless Sensor Networks: From Real Neighbors to Imaginary Destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pavkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Pavkovic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jovan Radak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Ad-Hoc Networks and Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel Virtual Access Points for Seamless Handoffs in IEEE 802.11 Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Eugenia Berezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC 2011 - Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Access Points for Transparent Mobility in Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IEEE Wireless Communications and Networking Conference (WCNC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sydney, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points d'accès virtuels pour une mobilité transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00419491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MPSoC prototyping platform for flexible radio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Euromicro Conference on Digital System Design: Architecture, Methods and Tools (DSD'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Patras, Greece. pp.559-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.252-259, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme d'expérimentation multiprocesseur pour les réseaux sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Horrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Saint-Malo, France. pp.163-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Krendzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Requena-Esteso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT-MobileSummit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.2158-2163, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Throughput of Wireless Mesh Networks with Cooperative Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ibars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Del Coso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Theoleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IST Mobile and Wireless Communications Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Budapest, Hungary. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTMWC.2007.4299306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Grunenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eryk Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Grunenberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.121-132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Configuration with Conflets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinian Oprescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Embedded and Ubiquitous Computing (EUC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nagasaki, Japan. pp.438-447, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11596356_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance anomaly of 802.11b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Heusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Starzetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199122v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinian Oprescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199123v1</w:t>
+                <w:t xml:space="preserve">hal-01199122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Starzetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justinian Oprescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Big Island, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des services sur les réseaux sans-fil 802.11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 9e Colloque francophone sur l'ingénierie des protocoles (CFIP'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the First ACM Wireless Mobile Internet Workshop (WMI 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Rome, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/381472.381564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility Management for Providing QoS in Local Area Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Third IFIP WG 6.1 International Working Conference on Distributed Applications and Interoperable Systems (DAIS'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Adaptable Multimedia Presentations for the WWW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio García-Macías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Valdeni De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International World Wide Web Conference (WWW8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Toronto, Canada. pp.1273-1290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1389-1286(99)00036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Multimedia for the WWW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International World Wide Web Conference (WWW7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.417-429, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-7552(98)00019-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An execution architecture for synchronized multimedia presentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd European Conference on Multimedia Applications, Services and Techniques (ECMAST'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Berlin, Germany. pp.42-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-64594-2_84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9938,556 +9959,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citi Lab PhD day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villeurbanne, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of large scale wireless sensor networks: from real neighbors to imaginary destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Radak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pavkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Stojmenovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster paper MobiHoc 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00635738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Lopez-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Casademont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Untz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation and poster paper ACM SIGCOMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Portland, Oregon, United States. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Temporal HTML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poster presentation and poster paper ACM Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Bristol, United Kingdom. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10497,201 +10518,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 15es Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Busnel and Nicolas Nisse and Franck Rousseau. Univ. Nantes, pp.130, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Multimedia and Next Generation Networks, Second International Workshop on Multimedia Interactive Protocols and Systems (MIPS 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roca, Vincent and Rousseau, Franck. Springer Berlin / Heidelberg, 3311, 2004, Lecture Notes in Computer Science, 978-3-540-23928-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b103343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10701,304 +10722,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Medagliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vermesan, O. and Friess, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bringing IP to Low-power Smart Objects : The Smart Parking Case in the CALIPSO Project, The River Publishers, pp.287-313, 2014, Series in Communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alphand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ponsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11008,130 +11029,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode d'accès approchant l'optimum de capacité pour les réseaux sans fil à accès aléatoire. Méthode de sélection du débit de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 04/52177. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11141,117 +11162,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Featurecast: Data-Centric Group Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11261,488 +11282,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DONUTS deliverable D1.1 - Use cases: applications and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Accettura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Ben Hadj Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIT; CEA LIST; LAAS-CNRS; LIP; LIG; ICUBE. Strasbourg (67); CITI - Centre d'Innovation en Télécommunications et Intégration de services. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berger Sabbatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Grunenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Grunenberger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Heusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Duda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets communicants au Japon : aspects logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SMM04_038, Service pour la Science et la Technologie, Ambassade de France à Tokyo. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11752,114 +11773,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentations multimédia synchronisées pour le WWW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Grenoble - INPG, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11927,51 +11948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46C83AD7"/>
+    <w:nsid w:val="0A5A4AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12158,51 +12179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-6603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083667415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B. Pasandi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737897.3767293" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Tan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737902.3768355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gradvohl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chargy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bertolini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506709" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hedde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635738v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004848v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/franck-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8665-6603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083667415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=WSjPmpIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ensimag.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drakkar.imag.fr/franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B. Pasandi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hosseini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Darabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Fraire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737897.3767293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh B Pasandi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowei Tan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3737902.3768355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gradvohl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chargy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dreina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02780468v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013602" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Liendo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bertolini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devismes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fahs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115798" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Vergara Gallego" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Young Bae" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Radak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Stojmenovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686693v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073420v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506709" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hedde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Horrein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ibars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Del Coso" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299306" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563199v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Accettura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Ben Hadj Said" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capelle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>