--- v0 (2026-03-16)
+++ v1 (2026-05-26)
@@ -434,94 +434,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.459</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623460v1</w:t>
+                <w:t xml:space="preserve">hal-01597553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the optimal scale for GWAS through hierarchical SNP aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -551,69 +542,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.459</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-018-2475-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597553v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide study of structural variants in bovine Holstein, Montbéliarde and Normande dairy breeds</w:t>
               </w:r>
@@ -4015,277 +4015,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web site for detecting protein structural neighbours</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chin-Hsein Tai</w:t>
+                <w:t xml:space="preserve">Towards a cyber Galaxy ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Vichetra</w:t>
+                <w:t xml:space="preserve">Wilfried Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM TOULOUSE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France. 2(2), pp.246, 2013, JOBIM TOULOUSE 2013 RÉSUMÉS COURS (affiches)</w:t>
+              <w:t xml:space="preserve">JOBIM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.246, 2013, JOBIM TOULOUSE 2013 - RÉSUMÉS COURTS (affiches)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749708v1</w:t>
+                <w:t xml:space="preserve">hal-02748994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a cyber Galaxy ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Derozier</w:t>
+                <w:t xml:space="preserve">A web site for detecting protein structural neighbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shrager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin-Hsein Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Sam Vichetra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.246, 2013, JOBIM TOULOUSE 2013 - RÉSUMÉS COURTS (affiches)</w:t>
+              <w:t xml:space="preserve">JOBIM TOULOUSE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France. 2(2), pp.246, 2013, JOBIM TOULOUSE 2013 RÉSUMÉS COURS (affiches)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748994v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a French cyber Galaxy ?</w:t>
               </w:r>
@@ -4297,77 +4297,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galaxy Community Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Oslo, Norway. 2013, Galaxy Community Conference 2013 : Posters / Abstracts</w:t>
@@ -4829,189 +4829,189 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
+                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bessieres</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahinaz Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828496v1</w:t>
+                <w:t xml:space="preserve">hal-02828656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes with a phenotype determined by the functional analysis project</w:t>
+                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
@@ -5052,218 +5052,218 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828656v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype responses and reporter gene activity from the systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; unknown genes</w:t>
+                <w:t xml:space="preserve">Micado, an integrative database for systematic functional analysis of &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; and microbial genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bessieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Analysis of Bacterial Genes : A Practical Manual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 404 p., 2001, 978-0-471-49008-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley and Sons Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02829100v1</w:t>
+                <w:t xml:space="preserve">hal-02828496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5418,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Adamek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Al Asmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristizabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21187-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Billerey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVMJ9K8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shrager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hsien Tai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichetra Sam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungkook Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christophe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mungall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Franchinard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hsein Tai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Samson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vichetra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04283546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pascucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Adamek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Al Asmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aristizabal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21187-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597553v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Guinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Szafranski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-018-2475-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194172v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Billerey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVMJ9K8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1567-1364.12017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike U. M&#228;der" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Mader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rochat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shrager" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hsien Tai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichetra Sam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungkook Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Derozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-7-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000055v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahinaz Gas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessi&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christophe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mungall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biaudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rozi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guichard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Franchinard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Hsein Tai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Senger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Samson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431423v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Rizzon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795851v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Carre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749708v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vichetra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ghazali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Judith Koyao-Darinest" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Functional+Analysis+of+Bacterial+Genes%3A+A+Practical+Manual-p-9780471490081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bessieres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>