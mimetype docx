--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1119,256 +1119,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'un système de révisions : une étude qualitative exploratoire pour identifier les besoins des enseignants et des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+                <w:t xml:space="preserve">Denis Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Silvestre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.36-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347305v1</w:t>
+                <w:t xml:space="preserve">hal-04164903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer c'est former ! Quel apport du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pédagogie de l'ARIUT - Au lycée comme à l'IUT : Évaluer, c'est former</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Blagnac, Apr 2023, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1383,558 +1387,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Revision System: An Exploratory Qualitative Study to Identify the Needs of French Teachers and Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Ollivier</w:t>
+                <w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology-Enhanced Learning (EC-TEL 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_20⟩</w:t>
+              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211163v1</w:t>
+                <w:t xml:space="preserve">hal-04347305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing a Revision System: An Exploratory Qualitative Study to Identify the Needs of French Teachers and Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+                <w:t xml:space="preserve">Denis Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Silvestre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t>
+              <w:t xml:space="preserve">18th European Conference on Technology-Enhanced Learning (EC-TEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Technology-Enhanced Learning, Sep 2023, Aveiro, Portugal. pp.294-307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332205v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de révisions : une étude qualitative exploratoire pour identifier les besoins des enseignants et des élèves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Ollivier</w:t>
+                <w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Frontiers in Software Engineering Education (FISEE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Villebrumier, France. pp.56-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48639-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164903v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
+                <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.46-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289228v1</w:t>
+                <w:t xml:space="preserve">hal-03292736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1966,184 +1957,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC-TEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
+                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, Germany. pp.259-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292736v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Git4School: A Dashboard for Supporting Teacher Interventions in Software Engineering Courses</w:t>
               </w:r>
@@ -2473,178 +2473,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'instruction par les pairs étendu pour un usage à distance : illustration avec Tsaap-Notes</w:t>
+                <w:t xml:space="preserve">Tsaap-Notes : développer et valoriser l'activité des étudiants pendant le cours pour la constitution de feedback dans les évaluations informatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTICE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SiUP au sein du DFVE de l’Université Fédérale Toulouse Midi-Pyrénées, France, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTICE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE); Laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse 2 Jean Jaurès; École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE); Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128322v1</w:t>
+                <w:t xml:space="preserve">hal-03128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsaap-Notes : développer et valoriser l'activité des étudiants pendant le cours pour la constitution de feedback dans les évaluations informatisées</w:t>
+                <w:t xml:space="preserve">Système d'instruction par les pairs étendu pour un usage à distance : illustration avec Tsaap-Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTICE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE); Laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse 2 Jean Jaurès; École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE); Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTICE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SiUP au sein du DFVE de l’Université Fédérale Toulouse Midi-Pyrénées, France, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128323v1</w:t>
+                <w:t xml:space="preserve">hal-03128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique au service de la démocratisation des enseignements fondés sur l'évaluation formative</w:t>
               </w:r>
@@ -2749,312 +2749,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tests based on contributions provided by teachers and students during face-to-face lectures</w:t>
+                <w:t xml:space="preserve">Reflexive learning, socio-cognitive conflict and peer-assessment to improve the quality of feedbacks in online tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Learning Technologies (ICALT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hualien, Taiwan. pp. 29-33</w:t>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning (EC-TEL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp. 339-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377329v1</w:t>
+                <w:t xml:space="preserve">hal-01363369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexive learning, socio-cognitive conflict and peer-assessment to improve the quality of feedbacks in online tests</w:t>
+                <w:t xml:space="preserve">Qualification semi-automatique de contributions d'apprenants pour l'intégration de feedbacks de qualité dans les tests en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning (EC-TEL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp. 339-351</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.210-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363369v1</w:t>
+                <w:t xml:space="preserve">hal-01405950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification semi-automatique de contributions d'apprenants pour l'intégration de feedbacks de qualité dans les tests en ligne</w:t>
+                <w:t xml:space="preserve">Online tests based on contributions provided by teachers and students during face-to-face lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.210-221</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Learning Technologies (ICALT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hualien, Taiwan. pp. 29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405950v2</w:t>
+                <w:t xml:space="preserve">hal-01377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération semi-automatique de tests d'auto-évaluation pourvus de feedback résultant de la prise de notes collaborative</w:t>
               </w:r>
@@ -3776,51 +3776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/elaastic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git4school.firebaseapp.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_20" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57717-9_33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405950v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phane Nleme Ze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/apprendre-a-distance-9782725643960.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03296987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03418475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4eb7a3829cd144ec91a4aea04e3cc4451ed4e1ea;origin=https://hal.archives-ouvertes.fr/hal-03418475;visit=swh:1:snp:cd1863e59a4cf4719f5449c5a92957cc33ef6ab8;anchor=swh:1:rel:2fbc99924e4c65d5a4cbe5ad905c0c600ecf7006;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/elaastic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git4school.firebaseapp.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57717-9_33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405950v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phane Nleme Ze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/apprendre-a-distance-9782725643960.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03296987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03418475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4eb7a3829cd144ec91a4aea04e3cc4451ed4e1ea;origin=https://hal.archives-ouvertes.fr/hal-03418475;visit=swh:1:snp:cd1863e59a4cf4719f5449c5a92957cc33ef6ab8;anchor=swh:1:rel:2fbc99924e4c65d5a4cbe5ad905c0c600ecf7006;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>