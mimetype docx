--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -869,193 +869,193 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAESTRO: Multi-Agent Educational System for Tutoring and Recommendation Orchestration</w:t>
+                <w:t xml:space="preserve">Mind the Gap: Benchmarking AI vs. Human in Automatic Short Answer Grading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTEL: European Conference on Technology-Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EATEL: European Association on Technology-Enhanced Learning, Sep 2025, Newcastle, France</w:t>
+              <w:t xml:space="preserve">LAK: Learning Analytics and Knowledge 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141354v1</w:t>
+                <w:t xml:space="preserve">hal-05481914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration responsable de l'IA Générative dans l'Éducation : proposition d'un plan d'actions stratégiques dirigé par les risques liés aux questions éthiques</w:t>
+                <w:t xml:space="preserve">MAESTRO: Multi-Agent Educational System for Tutoring and Recommendation Orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
@@ -1073,518 +1073,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ECTEL: European Conference on Technology-Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EATEL: European Association on Technology-Enhanced Learning, Sep 2025, Newcastle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070808v1</w:t>
+                <w:t xml:space="preserve">hal-05141354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système de révisions : une étude qualitative exploratoire pour identifier les besoins des enseignants et des élèves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Ollivier</w:t>
+                <w:t xml:space="preserve">Intégration responsable de l'IA Générative dans l'Éducation : proposition d'un plan d'actions stratégiques dirigé par les risques liés aux questions éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lescure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.36-41</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164903v1</w:t>
+                <w:t xml:space="preserve">hal-05070808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer c'est former ! Quel apport du numérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Pédagogie de l'ARIUT - Au lycée comme à l'IUT : Évaluer, c'est former</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185858v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer c'est former ! Quel apport du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t>
+              <w:t xml:space="preserve">Journée Pédagogie de l'ARIUT - Au lycée comme à l'IUT : Évaluer, c'est former</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Blagnac, Apr 2023, Blagnac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144980v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
+                <w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347305v1</w:t>
+                <w:t xml:space="preserve">hal-04144980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Revision System: An Exploratory Qualitative Study to Identify the Needs of French Teachers and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,100 +1621,100 @@
               <w:t xml:space="preserve">18th European Conference on Technology-Enhanced Learning (EC-TEL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Technology-Enhanced Learning, Sep 2023, Aveiro, Portugal. pp.294-307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,788 +1768,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
+                <w:t xml:space="preserve">Conception d'un système de révisions : une étude qualitative exploratoire pour identifier les besoins des enseignants et des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.46-57</w:t>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292736v1</w:t>
+                <w:t xml:space="preserve">hal-04164903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
+                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
+              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, Germany. pp.259-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396211v1</w:t>
+                <w:t xml:space="preserve">hal-03289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
+                <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, Germany. pp.259-262, </w:t>
+              <w:t xml:space="preserve">EC-TEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289228v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Git4School: A Dashboard for Supporting Teacher Interventions in Software Engineering Courses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
+                <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2020 - Fifteenth European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Informationpour l’Éducation et la Formation, Jun 2021, Fribourg (Virtual), Suisse. pp.46-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946555v1</w:t>
+                <w:t xml:space="preserve">hal-03292736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'approches pédagogiques fondées sur des pratiques de l'industrie du logiciel pour l'apprentissage de la programmation</w:t>
+                <w:t xml:space="preserve">Git4School: A Dashboard for Supporting Teacher Interventions in Software Engineering Courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Didapro : L’informatique, objets d’enseignements (DidaSTIC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2020 - Fifteenth European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Heidelberg (GER) Online, France. pp.392-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57717-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960444v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La (dé-)synchronisation des transitions dans un processus d'évaluation formative exécuté à distance : impact sur l'engagement des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'approches pédagogiques fondées sur des pratiques de l'industrie du logiciel pour l'apprentissage de la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les EnvironnementsInformatiques pour l’Apprentissage Humain - EIAH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’ Education et la Formation, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque Didapro : L’informatique, objets d’enseignements (DidaSTIC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904155v1</w:t>
+                <w:t xml:space="preserve">hal-02960444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement dirigé par les tests et revue de code par les pairs pour l'apprentissage de la programmation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La (dé-)synchronisation des transitions dans un processus d'évaluation formative exécuté à distance : impact sur l'engagement des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia CH: 1ère édition sur le thème "Émanciper l’école et la société avec le numérique ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyonel Kaufmann, Haute école pédagogique du canton de Vaud, Suisse, Mar 2018, Yverdon-Les-Bains, Suisse. pp.1-4</w:t>
+              <w:t xml:space="preserve">9ème Conférence sur les EnvironnementsInformatiques pour l’Apprentissage Humain - EIAH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’ Education et la Formation, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903787v1</w:t>
+                <w:t xml:space="preserve">hal-02904155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsaap-Notes : développer et valoriser l'activité des étudiants pendant le cours pour la constitution de feedback dans les évaluations informatisées</w:t>
+                <w:t xml:space="preserve">Développement dirigé par les tests et revue de code par les pairs pour l'apprentissage de la programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTICE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE); Laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse 2 Jean Jaurès; École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE); Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ludovia CH: 1ère édition sur le thème "Émanciper l’école et la société avec le numérique ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyonel Kaufmann, Haute école pédagogique du canton de Vaud, Suisse, Mar 2018, Yverdon-Les-Bains, Suisse. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128323v1</w:t>
+                <w:t xml:space="preserve">hal-02903787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'instruction par les pairs étendu pour un usage à distance : illustration avec Tsaap-Notes</w:t>
               </w:r>
@@ -2624,690 +2663,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'informatique au service de la démocratisation des enseignements fondés sur l'évaluation formative</w:t>
+                <w:t xml:space="preserve">Tsaap-Notes : développer et valoriser l'activité des étudiants pendant le cours pour la constitution de feedback dans les évaluations informatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Challenges des ORPHEE RDV 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Font-Romeu, France. pp.17-19</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTICE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE); Laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse 2 Jean Jaurès; École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE); Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599064v1</w:t>
+                <w:t xml:space="preserve">hal-03128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexive learning, socio-cognitive conflict and peer-assessment to improve the quality of feedbacks in online tests</w:t>
+                <w:t xml:space="preserve">L'informatique au service de la démocratisation des enseignements fondés sur l'évaluation formative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning (EC-TEL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp. 339-351</w:t>
+              <w:t xml:space="preserve">Les Grands Challenges des ORPHEE RDV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Font-Romeu, France. pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363369v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification semi-automatique de contributions d'apprenants pour l'intégration de feedbacks de qualité dans les tests en ligne</w:t>
+                <w:t xml:space="preserve">Online tests based on contributions provided by teachers and students during face-to-face lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.210-221</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Learning Technologies (ICALT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hualien, Taiwan. pp. 29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405950v2</w:t>
+                <w:t xml:space="preserve">hal-01377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tests based on contributions provided by teachers and students during face-to-face lectures</w:t>
+                <w:t xml:space="preserve">Reflexive learning, socio-cognitive conflict and peer-assessment to improve the quality of feedbacks in online tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Learning Technologies (ICALT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hualien, Taiwan. pp. 29-33</w:t>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning (EC-TEL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp. 339-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377329v1</w:t>
+                <w:t xml:space="preserve">hal-01363369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération semi-automatique de tests d'auto-évaluation pourvus de feedback résultant de la prise de notes collaborative</w:t>
+                <w:t xml:space="preserve">Qualification semi-automatique de contributions d'apprenants pour l'intégration de feedbacks de qualité dans les tests en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque Technologies de l'Information et de la Communication pour l'Enseignement (TICE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Béziers, France. pp. 144-155</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.210-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390835v1</w:t>
+                <w:t xml:space="preserve">hal-01405950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsaap-Notes -- An Open Micro-Blogging Tool for Collaborative Notetaking during Face-to-Face Lectures</w:t>
+                <w:t xml:space="preserve">Génération semi-automatique de tests d'auto-évaluation pourvus de feedback résultant de la prise de notes collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies - ICALT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Athènes, Greece. pp. 39-43</w:t>
+              <w:t xml:space="preserve">9eme Colloque Technologies de l'Information et de la Communication pour l'Enseignement (TICE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Béziers, France. pp. 144-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147226v1</w:t>
+                <w:t xml:space="preserve">hal-01390835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tsaap-Notes -- An Open Micro-Blogging Tool for Collaborative Notetaking during Face-to-Face Lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies - ICALT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Athènes, Greece. pp. 39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Engagement cognitif et activités pédagogiques éventuellement informatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage du management et neuropédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse School of Management, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3317,98 +3425,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAXO, Un cadre pour l’évaluation formative par les pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Journées des INSPE d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Agde (34), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3418,51 +3526,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4C/ID, une approche par compétences centrée sur les tâches authentiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3470,357 +3578,256 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Messaoui, Anita; Pélissier, Chrysta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l’approche par compétences : Théories et pratiques pour l'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, A paraître, Design Numérique, 978-2-38542-335-3</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, 2024, Design Numérique, 978-2-38542-335-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un cours en ligne, c'est du bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stéphane Nleme Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paukovics, Elsa; Sanchez, Eric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Mythes et réalités, 978-2725643960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the Gap: Benchmarking AI vs. Human in Automatic Short Answer Grading</w:t>
-[...99 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/elaastic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git4school.firebaseapp.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164903v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57717-9_33" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405950v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phane Nleme Ze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/apprendre-a-distance-9782725643960.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03296987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03418475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4eb7a3829cd144ec91a4aea04e3cc4451ed4e1ea;origin=https://hal.archives-ouvertes.fr/hal-03418475;visit=swh:1:snp:cd1863e59a4cf4719f5449c5a92957cc33ef6ab8;anchor=swh:1:rel:2fbc99924e4c65d5a4cbe5ad905c0c600ecf7006;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/elaastic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git4school.firebaseapp.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57717-9_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405950v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phane Nleme Ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/apprendre-a-distance-9782725643960.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03296987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03418475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4eb7a3829cd144ec91a4aea04e3cc4451ed4e1ea;origin=https://hal.archives-ouvertes.fr/hal-03418475;visit=swh:1:snp:cd1863e59a4cf4719f5449c5a92957cc33ef6ab8;anchor=swh:1:rel:2fbc99924e4c65d5a4cbe5ad905c0c600ecf7006;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>