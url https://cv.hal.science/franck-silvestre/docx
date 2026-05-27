--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1227,321 +1227,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer c'est former ! Quel apport du numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Pédagogie de l'ARIUT - Au lycée comme à l'IUT : Évaluer, c'est former</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Blagnac, Apr 2023, Blagnac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347305v1</w:t>
+                <w:t xml:space="preserve">hal-04185858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer c'est former ! Quel apport du numérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Pédagogie de l'ARIUT - Au lycée comme à l'IUT : Évaluer, c'est former</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Blagnac, Apr 2023, Blagnac, France</w:t>
+              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATIEF : Association des Technologies de l’Information pour l’Education et la Formation, Jun 2023, Brest, France. pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185858v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité by design : conception d'un système interactif pour améliorer la génération automatique de traces Git pendant une activité d'apprentissage</w:t>
+                <w:t xml:space="preserve">Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain (EIAH 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Technology Enhanced Learning (EC-TEL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.611-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42682-7_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144980v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Revision System: An Exploratory Qualitative Study to Identify the Needs of French Teachers and Students</w:t>
               </w:r>
@@ -1670,51 +1670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding behavioral indicators from contextualized commits in software engineering courses with process mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,261 +1889,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
+                <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
+              <w:t xml:space="preserve">EC-TEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289228v1</w:t>
+                <w:t xml:space="preserve">hal-03396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Orchestration of Formative Assessment Sequences: a Data-driven Approach</w:t>
+                <w:t xml:space="preserve">Data-informed Decision-making in TEFA Processes: An Empirical Study of a Process Derived from Peer-Instruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rialy Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">8th ACM Conference on Learning @ Scale (L@S 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2021, Virtual Event, Germany. pp.259-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86436-1_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3430895.3460153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396211v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la conception de feedback pour enseignants dans un contexte d'évaluation formative à grande échelle : une approche analytique</w:t>
               </w:r>
@@ -2581,178 +2581,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'instruction par les pairs étendu pour un usage à distance : illustration avec Tsaap-Notes</w:t>
+                <w:t xml:space="preserve">Tsaap-Notes : développer et valoriser l'activité des étudiants pendant le cours pour la constitution de feedback dans les évaluations informatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTICE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SiUP au sein du DFVE de l’Université Fédérale Toulouse Midi-Pyrénées, France, Nov 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTICE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE); Laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse 2 Jean Jaurès; École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE); Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128322v1</w:t>
+                <w:t xml:space="preserve">hal-03128323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsaap-Notes : développer et valoriser l'activité des étudiants pendant le cours pour la constitution de feedback dans les évaluations informatisées</w:t>
+                <w:t xml:space="preserve">Système d'instruction par les pairs étendu pour un usage à distance : illustration avec Tsaap-Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTICE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction des Technologies de l’Information et Communication pour l’Enseignement (DTICE); Laboratoire Cognition, Langues, Langage, Ergonomie, axe "Travail et Cognition" (CLLE-LTC) de l’Université Toulouse 2 Jean Jaurès; École Supérieure du professorat et de l'éducation Midi-Pyrénées (ESPE); Service interUniversitaire de Pédagogie (SiUP) de l’Université Fédérale de Toulouse, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTICE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SiUP au sein du DFVE de l’Université Fédérale Toulouse Midi-Pyrénées, France, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128323v1</w:t>
+                <w:t xml:space="preserve">hal-03128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique au service de la démocratisation des enseignements fondés sur l'évaluation formative</w:t>
               </w:r>
@@ -2857,312 +2857,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tests based on contributions provided by teachers and students during face-to-face lectures</w:t>
+                <w:t xml:space="preserve">Reflexive learning, socio-cognitive conflict and peer-assessment to improve the quality of feedbacks in online tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Learning Technologies (ICALT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hualien, Taiwan. pp. 29-33</w:t>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning (EC-TEL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp. 339-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377329v1</w:t>
+                <w:t xml:space="preserve">hal-01363369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexive learning, socio-cognitive conflict and peer-assessment to improve the quality of feedbacks in online tests</w:t>
+                <w:t xml:space="preserve">Qualification semi-automatique de contributions d'apprenants pour l'intégration de feedbacks de qualité dans les tests en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning (EC-TEL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp. 339-351</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.210-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363369v1</w:t>
+                <w:t xml:space="preserve">hal-01405950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification semi-automatique de contributions d'apprenants pour l'intégration de feedbacks de qualité dans les tests en ligne</w:t>
+                <w:t xml:space="preserve">Online tests based on contributions provided by teachers and students during face-to-face lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.210-221</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Advanced Learning Technologies (ICALT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hualien, Taiwan. pp. 29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405950v2</w:t>
+                <w:t xml:space="preserve">hal-01377329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération semi-automatique de tests d'auto-évaluation pourvus de feedback résultant de la prise de notes collaborative</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended version of the paper &amp;quot;Traceability by design: design of an interactive system to improve the automatic generation of Git traces during a learning activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/elaastic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git4school.firebaseapp.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57717-9_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128323v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405950v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phane Nleme Ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/apprendre-a-distance-9782725643960.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03296987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03418475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4eb7a3829cd144ec91a4aea04e3cc4451ed4e1ea;origin=https://hal.archives-ouvertes.fr/hal-03418475;visit=swh:1:snp:cd1863e59a4cf4719f5449c5a92957cc33ef6ab8;anchor=swh:1:rel:2fbc99924e4c65d5a4cbe5ad905c0c600ecf7006;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/elaastic/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://git4school.firebaseapp.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484395v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Silvestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2026.1727423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1659735" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629729v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rialy Andriamiseza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2023.3265528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Pons" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141354v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_50" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42682-7_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48639-5_5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86436-1_19" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03289228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Parmentier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430895.3460153" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57717-9_33" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joseph" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poujet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405950v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick St&#233;phane Nleme Ze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/enrichir-sa-pedagogie/mes-connaissances-educatives/apprendre-a-distance-9782725643960.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141003v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-03296987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04567491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03418475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4eb7a3829cd144ec91a4aea04e3cc4451ed4e1ea;origin=https://hal.archives-ouvertes.fr/hal-03418475;visit=swh:1:snp:cd1863e59a4cf4719f5449c5a92957cc33ef6ab8;anchor=swh:1:rel:2fbc99924e4c65d5a4cbe5ad905c0c600ecf7006;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>