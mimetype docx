--- v0 (2026-04-17)
+++ v1 (2026-05-30)
@@ -308,51 +308,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations internationales : ce que l’on mesure (ou pas)</w:t>
+                <w:t xml:space="preserve">International migration: what is measured (and what is not)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cris Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Caron</w:t>
@@ -374,102 +374,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 594, pp.1-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 594, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432656v1</w:t>
+                <w:t xml:space="preserve">hal-03432660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International migration: what is measured (and what is not)</w:t>
+                <w:t xml:space="preserve">Migrations internationales : ce que l’on mesure (ou pas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cris Beauchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Caron</w:t>
@@ -491,69 +482,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 594, pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 594, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.594.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432660v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décroissance démographique et vieillissement : une exception des Antilles françaises dans l’espace Caraïbes ?</w:t>
               </w:r>
@@ -884,51 +884,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, famille et vieillissement : défis et enjeux pour la Guyane</w:t>
+                <w:t xml:space="preserve">Migrations, famille et vieillissement : défis et enjeux pour la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Condon</w:t>
@@ -950,285 +950,285 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Valentin Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AntianEchos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21, pp.8-8</w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618050v1</w:t>
+                <w:t xml:space="preserve">hal-04618048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, famille et vieillissement : défis et enjeux pour la Guadeloupe</w:t>
+                <w:t xml:space="preserve">Migrations, famille et vieillissement : défis et enjeux pour la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Valentin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Temporal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude-Valentin Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AntianEchos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 19, pp.8-8</w:t>
+              <w:t xml:space="preserve">, 2012, 20, pp.8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618048v1</w:t>
+                <w:t xml:space="preserve">hal-04618049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrations, famille et vieillissement : défis et enjeux pour la Martinique</w:t>
+                <w:t xml:space="preserve">Migrations, famille et vieillissement : défis et enjeux pour la Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Temporal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Valentin Marie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AntianEchos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 20, pp.8-8</w:t>
+              <w:t xml:space="preserve">, 2012, 21, pp.8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618049v1</w:t>
+                <w:t xml:space="preserve">hal-04618050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, famille et vieillissement : des défis pour La Réunion de demain</w:t>
               </w:r>
@@ -2297,51 +2297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charbit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Temporal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432656v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.594.0001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brutel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8270" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Serges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.186.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Valentin Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.460.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaugendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valentin Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61774-9_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100278500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Charbit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Temporal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15arf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023067v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris Beauchemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.594.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16864" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cact.049.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brutel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8270" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Serges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.186.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Condon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Valentin Marie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.460.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beaugendre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valentin Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61774-9_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pul.uclouvain.be/book/?gcoi=29303100278500" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>